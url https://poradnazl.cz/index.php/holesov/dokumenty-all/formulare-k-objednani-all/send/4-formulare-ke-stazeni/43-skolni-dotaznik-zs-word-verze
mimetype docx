--- v0 (2025-10-10)
+++ v1 (2026-05-13)
@@ -1,54 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="283F6279" w14:textId="35F494A2" w:rsidR="00706BF1" w:rsidRPr="009253D2" w:rsidRDefault="00706BF1" w:rsidP="006114E4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A81B2CE" w14:textId="73F59F36" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="006114E4" w:rsidP="009253D2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>ŠKOLNÍ DOTAZNÍK – ZŠ</w:t>
       </w:r>
       <w:r w:rsidR="009253D2" w:rsidRPr="009253D2">
         <w:rPr>
@@ -405,204 +409,204 @@
                 <wp:docPr id="3" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="700405" cy="169545"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="54F28451" w14:textId="4B29349C" w:rsidR="009253D2" w:rsidRPr="00981722" w:rsidRDefault="009253D2" w:rsidP="00706BF1"/>
+                          <w:p w14:paraId="54F28451" w14:textId="1830B3EC" w:rsidR="009253D2" w:rsidRPr="00981722" w:rsidRDefault="009253D2" w:rsidP="00706BF1"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="68B895D8" id="Textové pole 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:466.3pt;margin-top:16.95pt;width:55.15pt;height:13.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD112i4NQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSS0hW2IUDEqpklV&#10;W4lOfTaOTaw5Ps82JOzX7+wkQLs9TXsxl7vz57vvvmN+29aaHITzCkxBx6OcEmE4lMrsCvr9ef3h&#10;EyU+MFMyDUYU9Cg8vV28fzdv7ExcQQW6FI4giPGzxha0CsHOsszzStTMj8AKg0EJrmYBP90uKx1r&#10;EL3W2VWeT7MGXGkdcOE9eu+6IF0kfCkFD49SehGILijWFtLp0rmNZ7aYs9nOMVsp3pfB/qGKmimD&#10;j56g7lhgZO/UH1C14g48yDDiUGcgpeIi9YDdjPM33WwqZkXqBcnx9kST/3+w/OGwsU+OhPYLtDjA&#10;SEhj/cyjM/bTSlfHX6yUYBwpPJ5oE20gHJ0f8/wmn1DCMTSefp7cTCJKdr5snQ9fBdQkGgV1OJVE&#10;Fjvc+9ClDinxLQ9alWuldfqIShAr7ciB4Qx1SCUi+KssbUhT0On1JE/Ar2IR+nR/qxn/0Zd3kYV4&#10;2mDN59ajFdptS1R5QcsWyiOy5aATkrd8rRD+nvnwxBwqBwnCbQiPeEgNWBP0FiUVuF9/88d8HChG&#10;KWlQiQX1P/fMCUr0N4OjjrIdDJeM62meo3c7eM2+XgGSM8ZdszyZGHZBD6Z0UL/goizjSxhihuN7&#10;BQ2DuQrdTuCicbFcpiQUqGXh3mwsj9BxGJHK5/aFOduPMqAGHmDQKZu9mWiXG28aWO4DSJXGHbnt&#10;mOwpR3EnwfSLGLfn8jtlnf8uFr8BAAD//wMAUEsDBBQABgAIAAAAIQBg61TH4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21MaJIhoyqWgl1A1IpeUAbjxNImI7td02cHrc&#10;FexmNE9/3q8WkxnYmXzonUV4nAlgZBune9sifO5eH56AhaisVoOzhPBNARb17U2lSu0u9oPO29iy&#10;FGJDqRC6GMeS89B0ZFSYuZFsuh2cNyqm1bdce3VJ4WbgUoiCG9Xb9KFTI606ar62J4Ow3q0Cz4/H&#10;w5tfylyul5v37GeDeH83vTwDizTFPxiu+kkd6uS0dyerAxsQ5pksEoqQZXNgV0DkMk17hEIUwOuK&#10;/69Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD112i4NQIAAHYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBg61TH4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,1mm,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="54F28451" w14:textId="4B29349C" w:rsidR="009253D2" w:rsidRPr="00981722" w:rsidRDefault="009253D2" w:rsidP="00706BF1"/>
+                    <w:p w14:paraId="54F28451" w14:textId="1830B3EC" w:rsidR="009253D2" w:rsidRPr="00981722" w:rsidRDefault="009253D2" w:rsidP="00706BF1"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Žádáme o vyšetření žáka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D783A2" w14:textId="556CEA05" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="008260AF" w:rsidP="005602D4">
+    <w:p w14:paraId="76D783A2" w14:textId="241EFE90" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00B7A188" wp14:editId="1EB85128">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00B7A188" wp14:editId="3283E8E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>6055360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>318135</wp:posOffset>
+                  <wp:posOffset>225534</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="576580" cy="168910"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="21590"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Textové pole 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="576580" cy="168910"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="65171976" w14:textId="2D3ECB81" w:rsidR="009253D2" w:rsidRDefault="009253D2" w:rsidP="00DA6B27">
+                          <w:p w14:paraId="65171976" w14:textId="40930ECC" w:rsidR="009253D2" w:rsidRDefault="009253D2" w:rsidP="00916343">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="00B7A188" id="Textové pole 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:476.8pt;margin-top:25.05pt;width:45.4pt;height:13.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbFP5pNQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRwgrGKcmKcmCah&#10;u5O46Z5DmtBoaZwlgZb9+jmBwrjtadpL6tjOZ/uz3dl912hyEM4rMCUdDnJKhOFQKbMr6beX1Ycp&#10;JT4wUzENRpT0KDy9n79/N2ttIUZQg66EIwhifNHaktYh2CLLPK9Fw/wArDBolOAaFvDqdlnlWIvo&#10;jc5GeT7JWnCVdcCF96h9OBnpPOFLKXh4ktKLQHRJMbeQTpfObTyz+YwVO8dsrfg5DfYPWTRMGQx6&#10;gXpggZG9U39ANYo78CDDgEOTgZSKi1QDVjPM31SzqZkVqRYkx9sLTf7/wfLHw8Y+OxK6z9BhAyMh&#10;rfWFR2Wsp5OuiV/MlKAdKTxeaBNdIByV44+T8RQtHE3DyfTTMNGaXR9b58MXAQ2JQkkddiWRxQ5r&#10;HzAguvYuMZYHraqV0jpd4iSIpXbkwLCHOqQU8cWNlzakLenkbpwn4BtbhL6832rGv8cibxHwpg0q&#10;r6VHKXTbjqiqpKOeli1UR2TLwWmQvOUrhfBr5sMzczg5SANuQ3jCQ2rAnOAsUVKD+/k3ffTHhqKV&#10;khYnsaT+x545QYn+arDVcWx7wSXhbpLnqN32WrNvloDkDHHXLE8iml3QvSgdNK+4KIsYCU3McIxX&#10;0tCLy3DaCVw0LhaL5IQDallYm43lETo2I1L50r0yZ8+tDDgDj9DPKSvedPTkG18aWOwDSJXaHbk9&#10;MXmmHIc7deS8iHF7fr8nr+vvYv4LAAD//wMAUEsDBBQABgAIAAAAIQCR6Rv94QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BbsIwEEX3lXoHayp1V2yCCSXEQQWpYtNKFHoAEw9J1HgcYgNpT1+z&#10;apej//T/m3w52JZdsPeNIwXjkQCGVDrTUKXgc//69AzMB01Gt45QwTd6WBb3d7nOjLvSB152oWKx&#10;hHymFdQhdBnnvqzRaj9yHVLMjq63OsSzr7jp9TWW25YnQqTc6obiQq07XNdYfu3OVsFmv/Zcnk7H&#10;t36VyGSz2r5PfrZKPT4MLwtgAYfwB8NNP6pDEZ0O7kzGs1bBfDpJI6pgKsbAboCQUgI7KJilM+BF&#10;zv+/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2xT+aTUCAAB2BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkekb/eEAAAAKAQAADwAAAAAA&#10;AAAAAAAAAACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="00B7A188" id="Textové pole 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:476.8pt;margin-top:17.75pt;width:45.4pt;height:13.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbFP5pNQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbRwgrGKcmKcmCah&#10;u5O46Z5DmtBoaZwlgZb9+jmBwrjtadpL6tjOZ/uz3dl912hyEM4rMCUdDnJKhOFQKbMr6beX1Ycp&#10;JT4wUzENRpT0KDy9n79/N2ttIUZQg66EIwhifNHaktYh2CLLPK9Fw/wArDBolOAaFvDqdlnlWIvo&#10;jc5GeT7JWnCVdcCF96h9OBnpPOFLKXh4ktKLQHRJMbeQTpfObTyz+YwVO8dsrfg5DfYPWTRMGQx6&#10;gXpggZG9U39ANYo78CDDgEOTgZSKi1QDVjPM31SzqZkVqRYkx9sLTf7/wfLHw8Y+OxK6z9BhAyMh&#10;rfWFR2Wsp5OuiV/MlKAdKTxeaBNdIByV44+T8RQtHE3DyfTTMNGaXR9b58MXAQ2JQkkddiWRxQ5r&#10;HzAguvYuMZYHraqV0jpd4iSIpXbkwLCHOqQU8cWNlzakLenkbpwn4BtbhL6832rGv8cibxHwpg0q&#10;r6VHKXTbjqiqpKOeli1UR2TLwWmQvOUrhfBr5sMzczg5SANuQ3jCQ2rAnOAsUVKD+/k3ffTHhqKV&#10;khYnsaT+x545QYn+arDVcWx7wSXhbpLnqN32WrNvloDkDHHXLE8iml3QvSgdNK+4KIsYCU3McIxX&#10;0tCLy3DaCVw0LhaL5IQDallYm43lETo2I1L50r0yZ8+tDDgDj9DPKSvedPTkG18aWOwDSJXaHbk9&#10;MXmmHIc7deS8iHF7fr8nr+vvYv4LAAD//wMAUEsDBBQABgAIAAAAIQDk49x14QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21GniRBDiVLQS6gak0nIAN54mEfE4td02cHrc&#10;FSxH/+n/N9ViMgM7o/O9JQnzWQIMqbG6p1bC5+714RGYD4q0GiyhhG/0sKhvbypVanuhDzxvQ8ti&#10;CflSSehCGEvOfdOhUX5mR6SYHawzKsTTtVw7dYnlZuBpkhTcqJ7iQqdGXHXYfG1PRsJ6t/JcHI+H&#10;N7dMRbpebt6zn42U93fTyzOwgFP4g+GqH9Whjk57eyLt2SDhKc+KiErI8hzYFUiEEMD2Eop0Dryu&#10;+P8X6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2xT+aTUCAAB2BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5OPcdeEAAAAKAQAADwAAAAAA&#10;AAAAAAAAAACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,1mm,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="65171976" w14:textId="2D3ECB81" w:rsidR="009253D2" w:rsidRDefault="009253D2" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="65171976" w14:textId="40930ECC" w:rsidR="009253D2" w:rsidRDefault="009253D2" w:rsidP="00916343">
                       <w:pPr>
                         <w:jc w:val="right"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38359A4D" wp14:editId="20FD735B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38359A4D" wp14:editId="0BA2F936">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>917575</wp:posOffset>
+                  <wp:posOffset>932815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>317500</wp:posOffset>
+                  <wp:posOffset>222776</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4630420" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Textové pole 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4630420" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
@@ -611,51 +615,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="72F9A8E9" w14:textId="61637BD9" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00916343"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="38359A4D" id="Textové pole 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:72.25pt;margin-top:25pt;width:364.6pt;height:14.15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTU8HJOAIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aSNu2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;t5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpLGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nHA+vZtP0aoIujr7xzeeb9DrAJJfbxjr/VUBNgpFTi22J&#10;bLHjxvkudAgJjzlQVbGulIqbIAWxUpYcGTZR+Zgjgr+JUpo0OZ1Nr9MI/MYXoM/3d4rxH316r6IQ&#10;T2nM+VJ7sHy7a0lV5HQ68LKD4oR0WeiU5AxfVwi/Yc4/MYvSQRpwHPwjLlIB5gS9RUkJ9tffzkM8&#10;dhS9lDQoxZy6nwdmBSXqm8ZeT2dpGrQbN2jYwdgNhj7UK0ByxjhshkczxHk1mNJC/YKTsgwvoYtp&#10;ju/llHs7bFa+GwucNS6WyxiGGjXMb/TW8AAe2hHIfG5fmDV9Mz3K4AEGqbLsXU+72HBTw/LgQVax&#10;4YHdjsuedNR3lEw/i2GAXu9j1OWPsfgNAAD//wMAUEsDBBQABgAIAAAAIQDbsU1V3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqANJSRTiVKhSDnAoaqHq1Y2XOCK2o9h1&#10;wt+znOA42qfZN9VmMQOLOPneWQH3qwQY2tap3nYCPt6buwKYD9IqOTiLAr7Rw6a+vqpkqdxs9xgP&#10;oWNUYn0pBegQxpJz32o00q/ciJZun24yMlCcOq4mOVO5GfhDkjxyI3tLH7Qccaux/TpcjIBmmx+b&#10;uAvFS/86705pFvXbPgpxe7M8PwELuIQ/GH71SR1qcjq7i1WeDZSzbE2ogHVCmwgo8jQHdhaQFynw&#10;uuL/F9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANNTwck4AgAAeQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANuxTVXfAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="38359A4D" id="Textové pole 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:73.45pt;margin-top:17.55pt;width:364.6pt;height:14.15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTU8HJOAIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aSNu2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;t5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpLGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nHA+vZtP0aoIujr7xzeeb9DrAJJfbxjr/VUBNgpFTi22J&#10;bLHjxvkudAgJjzlQVbGulIqbIAWxUpYcGTZR+Zgjgr+JUpo0OZ1Nr9MI/MYXoM/3d4rxH316r6IQ&#10;T2nM+VJ7sHy7a0lV5HQ68LKD4oR0WeiU5AxfVwi/Yc4/MYvSQRpwHPwjLlIB5gS9RUkJ9tffzkM8&#10;dhS9lDQoxZy6nwdmBSXqm8ZeT2dpGrQbN2jYwdgNhj7UK0ByxjhshkczxHk1mNJC/YKTsgwvoYtp&#10;ju/llHs7bFa+GwucNS6WyxiGGjXMb/TW8AAe2hHIfG5fmDV9Mz3K4AEGqbLsXU+72HBTw/LgQVax&#10;4YHdjsuedNR3lEw/i2GAXu9j1OWPsfgNAAD//wMAUEsDBBQABgAIAAAAIQAjkS5X3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLB0tXSlNJzSpBzgMbYC4Zo1pKpqkarK0&#10;vD3mBDf/8qffn6vtYgYWcfK9swLWqwQY2tap3nYC3l6bmwKYD9IqOTiLAr7Rw7a+vKhkqdxsDxiP&#10;oWNUYn0pBegQxpJz32o00q/ciJZ2n24yMlCcOq4mOVO5GfhtkuTcyN7SBS1H3Glsv45nI6DZbd6b&#10;uA/FU/887z/SLOqXQxTi+mp5fAAWcAl/MPzqkzrU5HRyZ6s8Gyhn+T2hAtK7NTACik1Ow0lAnmbA&#10;64r//6D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANNTwck4AgAAeQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACORLlffAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="72F9A8E9" w14:textId="61637BD9" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00916343"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jméno, příjmení žáka:</w:t>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
@@ -714,508 +718,508 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00916343">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1015C7AE" w14:textId="23E33641" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="008260AF" w:rsidP="005602D4">
+    <w:p w14:paraId="1015C7AE" w14:textId="466C0423" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420FF1C5" wp14:editId="0B754B65">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1202E9B2" wp14:editId="778EF3FF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>5487035</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>210076</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1144270" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Textové pole 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1144270" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79F89FCE" w14:textId="4DA3F246" w:rsidR="00916343" w:rsidRDefault="005826E9" w:rsidP="00916343">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1202E9B2" id="Textové pole 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:432.05pt;margin-top:16.55pt;width:90.1pt;height:14.15pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW7tcHNwIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSNO2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;t5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpLGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nPFwaT6eTG3Rx9I1vPt+k1wEmudw21vmvAmoSjJxabEtk&#10;ix03znehQ0h4zIGqinWlVNwEKYiVsuTIsInKxxwR/E2U0qTJ6ezqOo3Ab3wB+nx/pxj/0af3Kgrx&#10;lMacL7UHy7e7llRFTqcDLzsoTkiXhU5JzvB1hfAb5vwTsygdpAHHwT/iIhVgTtBblJRgf/3tPMRj&#10;R9FLSYNSzKn7eWBWUKK+aex10O1g2GhczdIUT3fDqT7UK0ByxjhshkcT3darwZQW6heclGV4CV1M&#10;c3wvp34wV74bCpw0LpbLGIQKNcxv9NbwAB2aEah8bl+YNX0rPYrgAQahsuxdR7vYcFPD8uBBVrHd&#10;gduOyZ5yVHcUTD+JYXxe72PU5X+x+A0AAP//AwBQSwMEFAAGAAgAAAAhAM7Tnj3gAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQHeN/BAmuJZDEijZtJAm/QDFmtim1siRlMTt&#10;11dZtathmMOdc6vlZAZ2Red7SxLSeQIMqbG6p1bC5+H1eQHMB0VaDZZQwjd6WNaPD5Uqtb3RB173&#10;oWUxhHypJHQhjCXnvunQKD+3I1K8nawzKsTVtVw7dYvhZuBZkhTcqJ7ih06NuOmw+dpfjITtYeO5&#10;OJ9Pb26diWy73r3nPzspn2bT6gVYwCn8wXDXj+pQR6ejvZD2bJCwKEQaUQl5HucdSITIgR0lFKkA&#10;Xlf8f4X6FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbu1wc3AgAAdwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM7Tnj3gAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,1mm,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="79F89FCE" w14:textId="4DA3F246" w:rsidR="00916343" w:rsidRDefault="005826E9" w:rsidP="00916343">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420FF1C5" wp14:editId="3DC9C606">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2204779</wp:posOffset>
+                  <wp:posOffset>2204720</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>272586</wp:posOffset>
+                  <wp:posOffset>228074</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2709986" cy="179705"/>
+                <wp:extent cx="2709545" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Textové pole 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2709986" cy="179705"/>
+                          <a:ext cx="2709545" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="31813BF0" w14:textId="6D31540D" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00916343"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="420FF1C5" id="Textové pole 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:173.6pt;margin-top:21.45pt;width:213.4pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMhGm4OAIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSNW2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;t5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpNGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nHA8nN+lsdjulhKNvfDO7Sa8DTHK5bazzXwXUJBg5tdiW&#10;yBY7bpzvQoeQ8JgDVRXrSqm4CVIQK2XJkWETlY85IvibKKVJk9Pp1XUagd/4AvT5/k4x/qNP71UU&#10;4imNOV9qD5Zvdy2pipx+HnjZQXFCuix0SnKGryuE3zDnn5hF6SBDOA7+ERepAHOC3qKkBPvrb+ch&#10;HjuKXkoalGJO3c8Ds4IS9U1jr6+maRq0Gzdo2MHYDYY+1CtAcsY4bIZHM8R5NZjSQv2Ck7IML6GL&#10;aY7v5XQ3mCvfDQVOGhfLZQxChRrmN3preIAOzQhUPrcvzJq+lR5F8ACDUFn2rqNdbLipYXnwIKvY&#10;7sBtx2RPOao7CqafxDA+r/cx6vK/WPwGAAD//wMAUEsDBBQABgAIAAAAIQDgFcYm3QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDo1UdOGOBWq1BUb2nIAx54mEbEdxU5j&#10;bs+wgt2M5unP+9U+2YHdcAq9dxLWqwwYOu1N71oJn5fj8xZYiMoZNXiHEr4xwL6+v6tUafziTng7&#10;x5ZRiAulktDFOJacB92hVWHlR3R0u/rJqkjr1HIzqYXC7cBFlm24Vb2jD50a8dCh/jrPVsLTSeNm&#10;8Ys+fohdzA5Laub3JOXjQ3p7BRYxxT8YfvVJHWpyavzsTGCDhJe8EIRKyMUOGAFFkVO5hoa1AF5X&#10;/H+D+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMhGm4OAIAAHcEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgFcYm3QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="420FF1C5" id="Textové pole 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:173.6pt;margin-top:17.95pt;width:213.35pt;height:14.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1TdAkNwIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSJW2NOEWWIsOA&#10;oC2QDj3LshwLk0VNUmJnXz9KsZO222nYRaZE6ol8fPT8rmsUOQjrJOicjkcpJUJzKKXe5fT78/rT&#10;DSXOM10yBVrk9CgcvVt8/DBvTSYmUIMqhSUIol3WmpzW3pssSRyvRcPcCIzQ6KzANszj1u6S0rIW&#10;0RuVTNJ0lrRgS2OBC+fw9P7kpIuIX1WC+8eqcsITlVPMzcfVxrUIa7KYs2xnmakl79Ng/5BFw6TG&#10;R89Q98wzsrfyD6hGcgsOKj/i0CRQVZKLWANWM07fVbOtmRGxFiTHmTNN7v/B8ofD1jxZ4rsv0GED&#10;AyGtcZnDw1BPV9kmfDFTgn6k8HimTXSecDycXKe3089TSjj6xte31+k0wCSX28Y6/1VAQ4KRU4tt&#10;iWyxw8b5U+gQEh5zoGS5lkrFTZCCWClLDgybqHzMEcHfRClN2pzOrqZpBH7jC9Dn+4Vi/Eef3qso&#10;xFMac77UHizfFR2RZU5jQeGkgPKIdFk4KckZvpYIv2HOPzGL0kGGcBz8Iy6VAswJeouSGuyvv52H&#10;eOwoeilpUYo5dT/3zApK1DeNvb6apWnQbtygYQejGAy9b1aA5Ixx2AyPZojzajArC80LTsoyvIQu&#10;pjm+l9NiMFf+NBQ4aVwslzEIFWqY3+it4QE6NCNQ+dy9MGv6VnoUwQMMQmXZu46eYsNNDcu9h0rG&#10;dl+Y7ClHdUfB9JMYxuf1PkZd/heL3wAAAP//AwBQSwMEFAAGAAgAAAAhAArs+xjdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOqQlaUOcClXqig0tHMCxp0lEbEexU5vb&#10;M6xg90fz9OdNvU9mZFec/eCsgKdVBgytcnqwnYDPj+PjFpgP0mo5OosCvtHDvrm9qWWlXbQnvJ5D&#10;x6jE+koK6EOYKs696tFIv3ITWtpd3GxkoHHuuJ5lpHIz8jzLCm7kYOlCLyc89Ki+zosR8HBSWEQX&#10;1fE934XsEFO7vCUh7u/S6wuwgCn8wfCrT+rQkFPrFqs9GwWsN2VOKIXnHTACynJNoRVQbHLgTc3/&#10;f9D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHVN0CQ3AgAAdwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAArs+xjdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="31813BF0" w14:textId="6D31540D" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00916343"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adresa bydliště:</w:t>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00916343">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PSČ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595ACCD7" w14:textId="39B381EC" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1202E9B2" wp14:editId="306FF6C9">
-[...212 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1615BEDD" wp14:editId="39A2551F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1615BEDD" wp14:editId="083069CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5928360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>294640</wp:posOffset>
+                  <wp:posOffset>230614</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="701040" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Textové pole 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="701040" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="39514212" w14:textId="33213DF7" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00DA6B27">
+                          <w:p w14:paraId="39514212" w14:textId="33213DF7" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="008260AF">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1615BEDD" id="Textové pole 9" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:466.8pt;margin-top:23.2pt;width:55.2pt;height:14.15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv0u9yNQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSS0K2yIUDEqpkmo&#10;rUSnPhvHJtYcn2cbEvbrd3YSaLs9TXsxl7vz57vvvmN+29aaHIXzCkxBx6OcEmE4lMrsC/r9af3h&#10;EyU+MFMyDUYU9CQ8vV28fzdv7ExcQQW6FI4giPGzxha0CsHOsszzStTMj8AKg0EJrmYBP90+Kx1r&#10;EL3W2VWeT7IGXGkdcOE9eu+6IF0kfCkFDw9SehGILijWFtLp0rmLZ7aYs9neMVsp3pfB/qGKmimD&#10;j56h7lhg5ODUH1C14g48yDDiUGcgpeIi9YDdjPM33WwrZkXqBcnx9kyT/3+w/P64tY+OhPYLtDjA&#10;SEhj/cyjM/bTSlfHX6yUYBwpPJ1pE20gHJ1TrPwjRjiGxtPP0/wmomSXy9b58FVATaJRUIdTSWSx&#10;48aHLnVIiW950KpcK63TR1SCWGlHjgxnqEMqEcFfZWlDmoJOrm/yBPwqFqHP93ea8R99eS+yEE8b&#10;rPnSerRCu2uJKhF4oGUH5QnZctAJyVu+Vgi/YT48MofKQRpwG8IDHlID1gS9RUkF7tff/DEfB4pR&#10;ShpUYkH9zwNzghL9zeCoo2wHwyXjepLn6N0NXnOoV4DkjHHXLE8mhl3Qgykd1M+4KMv4EoaY4fhe&#10;QcNgrkK3E7hoXCyXKQkFalnYmK3lEToOI1L51D4zZ/tRBtTAPQw6ZbM3E+1y400Dy0MAqdK4I7cd&#10;kz3lKO4kmH4R4/a8/E5Zl7+LxW8AAAD//wMAUEsDBBQABgAIAAAAIQCAgwnB4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BbsIwEEX3lXoHayp1V5wmVighDipIFZtWotADmHhIosbjYBtIe/qa&#10;FV2O5un/98vFaHp2Ruc7SxKeJwkwpNrqjhoJX7u3pxdgPijSqreEEn7Qw6K6vytVoe2FPvG8DQ2L&#10;IeQLJaENYSg493WLRvmJHZDi72CdUSGeruHaqUsMNz1PkyTnRnUUG1o14KrF+nt7MhLWu5Xn4ng8&#10;vLtlKtL1cvOR/W6kfHwYX+fAAo7hBsNVP6pDFZ329kTas17CLMvyiEoQuQB2BRIh4rq9hKmYAq9K&#10;/n9C9QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDv0u9yNQIAAHYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCAgwnB4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1615BEDD" id="Textové pole 9" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:466.8pt;margin-top:18.15pt;width:55.2pt;height:14.15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv0u9yNQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSS0K2yIUDEqpkmo&#10;rUSnPhvHJtYcn2cbEvbrd3YSaLs9TXsxl7vz57vvvmN+29aaHIXzCkxBx6OcEmE4lMrsC/r9af3h&#10;EyU+MFMyDUYU9CQ8vV28fzdv7ExcQQW6FI4giPGzxha0CsHOsszzStTMj8AKg0EJrmYBP90+Kx1r&#10;EL3W2VWeT7IGXGkdcOE9eu+6IF0kfCkFDw9SehGILijWFtLp0rmLZ7aYs9neMVsp3pfB/qGKmimD&#10;j56h7lhg5ODUH1C14g48yDDiUGcgpeIi9YDdjPM33WwrZkXqBcnx9kyT/3+w/P64tY+OhPYLtDjA&#10;SEhj/cyjM/bTSlfHX6yUYBwpPJ1pE20gHJ1TrPwjRjiGxtPP0/wmomSXy9b58FVATaJRUIdTSWSx&#10;48aHLnVIiW950KpcK63TR1SCWGlHjgxnqEMqEcFfZWlDmoJOrm/yBPwqFqHP93ea8R99eS+yEE8b&#10;rPnSerRCu2uJKhF4oGUH5QnZctAJyVu+Vgi/YT48MofKQRpwG8IDHlID1gS9RUkF7tff/DEfB4pR&#10;ShpUYkH9zwNzghL9zeCoo2wHwyXjepLn6N0NXnOoV4DkjHHXLE8mhl3Qgykd1M+4KMv4EoaY4fhe&#10;QcNgrkK3E7hoXCyXKQkFalnYmK3lEToOI1L51D4zZ/tRBtTAPQw6ZbM3E+1y400Dy0MAqdK4I7cd&#10;kz3lKO4kmH4R4/a8/E5Zl7+LxW8AAAD//wMAUEsDBBQABgAIAAAAIQCH3c2P4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqENiWRDiVLQS6gakPvgAN54mEfE4td028PW4&#10;K1iO5ujec6v5ZAd2Rh96RwoeZxkwpMaZnloFn7u3hydgIWoyenCECr4xwLy+val0adyFNnjexpal&#10;EAqlVtDFOJach6ZDq8PMjUjpd3De6phO33Lj9SWF24HnWSa51T2lhk6PuOyw+dqerILVbhm4OB4P&#10;736Ri3y1WH8UP2ul7u+m1xdgEaf4B8NVP6lDnZz27kQmsEHBc1HIhCooZAHsCmRCpHV7BVJI4HXF&#10;/0+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDv0u9yNQIAAHYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCH3c2P4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,1mm,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="39514212" w14:textId="33213DF7" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="39514212" w14:textId="33213DF7" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="008260AF">
                       <w:pPr>
                         <w:jc w:val="right"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E0461C4" wp14:editId="0C438309">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E0461C4" wp14:editId="368C0F54">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1268730</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>295582</wp:posOffset>
+                  <wp:posOffset>222359</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2860040" cy="180000"/>
+                <wp:extent cx="2860040" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="16510" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Textové pole 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2860040" cy="180000"/>
+                          <a:ext cx="2860040" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7FD20961" w14:textId="3E6ACF72" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00916343"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E0461C4" id="Textové pole 8" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:99.9pt;margin-top:23.25pt;width:225.2pt;height:14.15pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJm1sLNAIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTQjaGIUDEqpkmo&#10;rUSnPhvHJtYcn2cbEvbrd3YItN2epvFgzr7z57vvvsv8tms0OQrnFZiSjkc5JcJwqJTZl/T70/rD&#10;jBIfmKmYBiNKehKe3i7ev5u3thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dfuscqxF&#10;9EZnkzyfZi24yjrgwns8veuddJHwpRQ8PEjpRSC6pJhbSKtL6y6u2WLOir1jtlb8nAb7hywapgw+&#10;eoG6Y4GRg1N/QDWKO/Agw4hDk4GUiotUA1Yzzt9Us62ZFakWJMfbC03+/8Hy++PWPjoSui/QYQMj&#10;Ia31hcfDWE8nXRP/MVOCfqTwdKFNdIFwPJzMpnn+EV0cfeNZjr8Ik11vW+fDVwENiUZJHbYlscWO&#10;Gx/60CEkPuZBq2qttE6bKAWx0o4cGTZRh5Qjgr+K0oa0JZ3efMoT8CtfhL7c32nGf5zTexGFeNpg&#10;ztfaoxW6XUdUVdLPAy87qE5Il4NeSd7ytUL4DfPhkTmUDtKA4xAecJEaMCc4W5TU4H797TzGY0fR&#10;S0mLUiyp/3lgTlCivxns9Q3SG7WbNmi4wdgNhjk0K0ByxjhsliczxgU9mNJB84yTsowvoYsZju+V&#10;NAzmKvRDgZPGxXKZglChloWN2VoeoWMzIpVP3TNz9tzKgCK4h0GorHjT0T423jSwPASQKrU7ctsz&#10;eaYc1Z0Ec57EOD4v9ynq+r1Y/AYAAP//AwBQSwMEFAAGAAgAAAAhAB8/67HdAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdaiatAlxKoSEyrUtH+DGSxJhryPbbVK+nuUE&#10;x9GMZt7U29lZccEQB08KnhYZCKTWm4E6BR/Ht8cNiJg0GW09oYIrRtg2tze1royfaI+XQ+oEl1Cs&#10;tII+pbGSMrY9Oh0XfkRi79MHpxPL0EkT9MTlzspllhXS6YF4odcjvvbYfh3Ojkd0912+XwMNcv+Q&#10;r63cTe1xp9T93fzyDCLhnP7C8IvP6NAw08mfyURhWZcloycFqyIHwYEiz5YgTgrWqw3Ippb/HzQ/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImbWws0AgAAdwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB8/67HdAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3E0461C4" id="Textové pole 8" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:99.9pt;margin-top:17.5pt;width:225.2pt;height:14.15pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdPtkvNgIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSNWmNOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;N5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpNGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nHA8nN9M0/Ywujr7x7HaWXgeY5HLbWOe/CqhJMHJqsS2R&#10;LXbcON+FDiHhMQeqKtaVUnETpCBWypIjwyYqH3NE8DdRSpMmp9Or6zQCv/EF6PP9nWL8R5/eqyjE&#10;UxpzvtQeLN/uWlIVOZ0NvOygOCFdFjolOcPXFcJvmPNPzKJ0kAYcB/+Ii1SAOUFvUVKC/fW38xCP&#10;HUUvJQ1KMafu54FZQYn6prHXV0hv0G7coGEHYzcY+lCvAMkZ47AZHs0Q59VgSgv1C07KMryELqY5&#10;vpdTP5gr3w0FThoXy2UMQoUa5jd6a3iADs0IVD63L8yavpUeRfAAg1BZ9q6jXWy4qWF58CCr2O7A&#10;bcdkTzmqOwqmn8QwPq/3Meryv1j8BgAA//8DAFBLAwQUAAYACAAAACEAcM+bhNwAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1aJRC0jgVQkLl2pYPcONtEmGvI9ttUr6e&#10;5QS3He1o5k29mZ0VFwxx8KTgaZGBQGq9GahT8Hl4f3wBEZMmo60nVHDFCJvm9qbWlfET7fCyT53g&#10;EIqVVtCnNFZSxrZHp+PCj0j8O/ngdGIZOmmCnjjcWbnMspV0eiBu6PWIbz22X/uz4xLdfZcf10CD&#10;3D0Uz1Zup/awVer+bn5dg0g4pz8z/OIzOjTMdPRnMlFY1mXJ6ElBXvAmNqyKbAniyEeeg2xq+X9B&#10;8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdPtkvNgIAAHcEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwz5uE3AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7FD20961" w14:textId="3E6ACF72" w:rsidR="00916343" w:rsidRDefault="00916343" w:rsidP="00916343"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jméno a příjmení zákonného zástupce:</w:t>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
@@ -1231,173 +1235,97 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008260AF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00916343">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telefon:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67515713" w14:textId="5F296C9E" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="006114E4" w:rsidP="005602D4">
+    <w:p w14:paraId="7530B8E0" w14:textId="0389360C" w:rsidR="00982BBB" w:rsidRDefault="00982BBB" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...74 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7954DDEC" wp14:editId="3B3C689E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7954DDEC" wp14:editId="3F8D2B67">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2351405</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2348230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>371475</wp:posOffset>
+                  <wp:posOffset>224773</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4278630" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Textové pole 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4278630" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
@@ -1406,271 +1334,239 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="24E974A8" w14:textId="77777777" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="005602D4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7954DDEC" id="Textové pole 11" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:185.15pt;margin-top:29.25pt;width:336.9pt;height:14.15pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2JS1+NwIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTAChQRKkbFNAm1&#10;lejUZ+M4xJrj82xDwn79zk4CbbenaS/O2Xf+fPfdd1ncNZUiJ2GdBJ3R4SClRGgOudSHjH5/3nya&#10;UeI80zlToEVGz8LRu+XHD4vazMUISlC5sARBtJvXJqOl92aeJI6XomJuAEZodBZgK+Zxaw9JblmN&#10;6JVKRmk6SWqwubHAhXN4et866TLiF4Xg/rEonPBEZRRz83G1cd2HNVku2PxgmSkl79Jg/5BFxaTG&#10;Ry9Q98wzcrTyD6hKcgsOCj/gUCVQFJKLWANWM0zfVbMrmRGxFiTHmQtN7v/B8ofTzjxZ4psv0GAD&#10;AyG1cXOHh6GeprBV+GKmBP1I4flCm2g84Xj4eTSdTcbo4ugbTm+n6U2ASa63jXX+q4CKBCOjFtsS&#10;2WKnrfNtaB8SHnOgZL6RSsVNkIJYK0tODJuofMwRwd9EKU3qjE7GN2kEfuML0Jf7e8X4jy69V1GI&#10;pzTmfK09WL7ZN0TmGZ31vOwhPyNdFlolOcM3EuG3zPknZlE6SAOOg3/EpVCAOUFnUVKC/fW38xCP&#10;HUUvJTVKMaPu55FZQYn6prHX40maBu3GDRq2N/a9oY/VGpCcIQ6b4dEMcV71ZmGhesFJWYWX0MU0&#10;x/cy6ntz7duhwEnjYrWKQahQw/xW7wwP0KEZgcrn5oVZ07XSowgeoBcqm7/raBsbbmpYHT0UMrY7&#10;cNsy2VGO6o6C6SYxjM/rfYy6/i+WvwEAAP//AwBQSwMEFAAGAAgAAAAhAPnuIaXeAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaI2qVNG0KcCiGhsm3LAabxkETE48h2m5TT&#10;465gOfpP/78pN5PtxZl86BxrmM8UCOLamY4bDZ+H98ccRIjIBnvHpOFCATbV7U2JhXEj7+i8j41I&#10;JRwK1NDGOBRShroli2HmBuKUfTlvMabTN9J4HFO57eWTUitpseO00OJAby3V3/uTTSPY/Dx/XDx3&#10;cveQrXu5HevDVuv7u+n1BUSkKf7BcNVP6lAlp6M7sQmi17BYq0VCNWR5BuIKqOVyDuKoIV/lIKtS&#10;/n+h+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2JS1+NwIAAHcEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD57iGl3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7954DDEC" id="Textové pole 11" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:184.9pt;margin-top:17.7pt;width:336.9pt;height:14.15pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2JS1+NwIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTAChQRKkbFNAm1&#10;lejUZ+M4xJrj82xDwn79zk4CbbenaS/O2Xf+fPfdd1ncNZUiJ2GdBJ3R4SClRGgOudSHjH5/3nya&#10;UeI80zlToEVGz8LRu+XHD4vazMUISlC5sARBtJvXJqOl92aeJI6XomJuAEZodBZgK+Zxaw9JblmN&#10;6JVKRmk6SWqwubHAhXN4et866TLiF4Xg/rEonPBEZRRz83G1cd2HNVku2PxgmSkl79Jg/5BFxaTG&#10;Ry9Q98wzcrTyD6hKcgsOCj/gUCVQFJKLWANWM0zfVbMrmRGxFiTHmQtN7v/B8ofTzjxZ4psv0GAD&#10;AyG1cXOHh6GeprBV+GKmBP1I4flCm2g84Xj4eTSdTcbo4ugbTm+n6U2ASa63jXX+q4CKBCOjFtsS&#10;2WKnrfNtaB8SHnOgZL6RSsVNkIJYK0tODJuofMwRwd9EKU3qjE7GN2kEfuML0Jf7e8X4jy69V1GI&#10;pzTmfK09WL7ZN0TmGZ31vOwhPyNdFlolOcM3EuG3zPknZlE6SAOOg3/EpVCAOUFnUVKC/fW38xCP&#10;HUUvJTVKMaPu55FZQYn6prHX40maBu3GDRq2N/a9oY/VGpCcIQ6b4dEMcV71ZmGhesFJWYWX0MU0&#10;x/cy6ntz7duhwEnjYrWKQahQw/xW7wwP0KEZgcrn5oVZ07XSowgeoBcqm7/raBsbbmpYHT0UMrY7&#10;cNsy2VGO6o6C6SYxjM/rfYy6/i+WvwEAAP//AwBQSwMEFAAGAAgAAAAhAASs+ijeAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdSBtSkOcCiGhcm3LB2xjk0TY68h2m5Sv&#10;Z3uit1nNaOZttZ6cFScTYu9JwdMsA2Go8bqnVsHX/uPxBURMSBqtJ6PgbCKs69ubCkvtR9qa0y61&#10;gksolqigS2kopYxNZxzGmR8Msfftg8PEZ2ilDjhyubPyOcsK6bAnXuhwMO+daX52R8cj2P6uPs+B&#10;erl9WCyt3IzNfqPU/d309goimSn9h+GCz+hQM9PBH0lHYRXkxYrRE4vFHMQlkM3zAsRBQZEvQdaV&#10;vH6h/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2JS1+NwIAAHcEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAErPoo3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="24E974A8" w14:textId="77777777" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="005602D4"/>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Střídavá péče:</w:t>
+        <w:t>E-mail zák. zástupce:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005602D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
-        <w:t xml:space="preserve"> </w:t>
-[...88 lines deleted...]
-    <w:p w14:paraId="374A010E" w14:textId="015AE064" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="008260AF" w:rsidP="005602D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ID dat. schránky zák. zástupce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374A010E" w14:textId="522559A5" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00982BBB" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D2649B3" wp14:editId="3C149EA0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D2649B3" wp14:editId="00095657">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>5486401</wp:posOffset>
+                  <wp:posOffset>5486400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>204163</wp:posOffset>
+                  <wp:posOffset>226077</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1143650" cy="179705"/>
+                <wp:extent cx="1143635" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Textové pole 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1143650" cy="179705"/>
+                          <a:ext cx="1143635" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3F4DA2DD" w14:textId="3FF2A7C2" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="008260AF">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2D2649B3" id="Textové pole 14" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:6in;margin-top:16.1pt;width:90.05pt;height:14.15pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3o6uzNQIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+w0a9pacaosVaZJ&#10;VVspnfpMMMRomGNAYme/fgeOk67d07QXfHDHx91333l22zWa7IXzCkxJx6OcEmE4VMpsS/r9efXp&#10;mhIfmKmYBiNKehCe3s4/fpi1thAXUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw67ZZ5ViL&#10;6I3OLvJ8mrXgKuuAC+/x9K530nnCl1Lw8CilF4HokmJuIa0urZu4ZvMZK7aO2VrxYxrsH7JomDL4&#10;6AnqjgVGdk69g2oUd+BBhhGHJgMpFRepBqxmnL+pZl0zK1ItSI63J5r8/4PlD/u1fXIkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTwcKJNdIHweGn8eTK9RBdH3/jq5iq/jDDZ+bZ1PnwV0JBolNRhWxJb&#10;bH/vQx86hMTHPGhVrZTWaROlIJbakT3DJuqQckTwP6K0IW1JpxNM4x1ChD7d32jGfxzTe4WAeNpg&#10;zufaoxW6TUdUVdKbgZcNVAeky0GvJG/5SiH8PfPhiTmUDtKA4xAecZEaMCc4WpTU4H797TzGY0fR&#10;S0mLUiyp/7ljTlCivxnsddTtYLhkTKZ5jqeb4dTsmiUgOWMcNsuTiW4X9GBKB80LTsoivoQuZji+&#10;V9IwmMvQDwVOGheLRQpChVoW7s3a8ggdeY1UPncvzNljKwOK4AEGobLiTUf72HjTwGIXQKrU7sht&#10;z+SRclR3EsxxEuP4vN6nqPP/Yv4bAAD//wMAUEsDBBQABgAIAAAAIQCctHwm4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqrdgYN0JpNqggVVxaiUI/wMRLEjW2Q2wg7dfX&#10;nMpxNKOZN8VitB070xBa7xCmEwGMXOVN62qEr93b0xxYiNoZ3XlHCD8UYFHe3xU6N/7iPum8jTVL&#10;JS7kGqGJsc85D1VDVoeJ78kl7+AHq2OSQ83NoC+p3HZcCpFxq1uXFhrd06qh6nt7sgjr3SpwdTwe&#10;3oelVHK93HzMfjeIjw/j6wuwSGP8D8MVP6FDmZj2/uRMYB3CPFPpS0SYSQnsGhBKTYHtETLxDLws&#10;+O2F8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3o6uzNQIAAHcEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCctHwm4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2D2649B3" id="Textové pole 14" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:6in;margin-top:17.8pt;width:90.05pt;height:14.15pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcc3yuNwIAAHcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+w0a9pGcaosVaZJ&#10;VVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+29aaHITzCkxBx6OcEmE4lMrsCvr9ef3p&#10;mhIfmCmZBiMKehSe3i4+fpg3diYuoAJdCkcQxPhZYwtahWBnWeZ5JWrmR2CFQacEV7OAW7fLSsca&#10;RK91dpHn06wBV1oHXHiPp3edky4SvpSCh0cpvQhEFxRzC2l1ad3GNVvM2WznmK0U79Ng/5BFzZTB&#10;R09QdywwsnfqD6hacQceZBhxqDOQUnGRasBqxvm7ajYVsyLVguR4e6LJ/z9Y/nDY2CdHQvsFWmxg&#10;JKSxfubxMNbTSlfHL2ZK0I8UHk+0iTYQHi+NP0+mk0tKOPrGVzdX+WWEyc63rfPhq4CaRKOgDtuS&#10;2GKHex+60CEkPuZBq3KttE6bKAWx0o4cGDZRh5Qjgr+J0oY0BcUs8gT8xhehT/e3mvEffXqvohBP&#10;G8z5XHu0QrttiSoLejPwsoXyiHQ56JTkLV8rhL9nPjwxh9JBhnAcwiMuUgPmBL1FSQXu19/OYzx2&#10;FL2UNCjFgvqfe+YEJfqbwV5H3Q6GS8Zkmud4uh1Ozb5eAZIzxmGzPJnodkEPpnRQv+CkLONL6GKG&#10;43sFDYO5Ct1Q4KRxsVymIFSoZeHebCyP0LEZkcrn9oU527cyoAgeYBAqm73raBcbbxpY7gNIldod&#10;ue2Y7ClHdSfB9JMYx+f1PkWd/xeL3wAAAP//AwBQSwMEFAAGAAgAAAAhAKJCFxHhAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuqtOCRuBCEOKkgVl1ai0A8w8ZJEjdfBNpD2&#10;62tO7XE0o5k35XI0Pbug850lCdNJAgyptrqjRsLn/vVpBswHRVr1llDCN3pYVvd3pSq0vdIHXnah&#10;YbGEfKEktCEMBee+btEoP7EDUvSO1hkVonQN105dY7npeZokOTeqo7jQqgHXLdZfu7ORsNmvPRen&#10;0/HNrVKRblbb9+xnK+Xjw/iyABZwDH9huOFHdKgi08GeSXvWS5jlIn4JErLnHNgtkAgxBXaQkGdz&#10;4FXJ/1+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcc3yuNwIAAHcEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiQhcR4QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3F4DA2DD" w14:textId="3FF2A7C2" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="008260AF">
                       <w:pPr>
                         <w:jc w:val="right"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="347FE03A" wp14:editId="5CE23D50">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="347FE03A" wp14:editId="7DECDDEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1763148</wp:posOffset>
+                  <wp:posOffset>1762760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>202565</wp:posOffset>
+                  <wp:posOffset>233663</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3152775" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Textové pole 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3152775" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
@@ -1679,340 +1575,548 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="08377C16" w14:textId="77777777" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="005602D4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="347FE03A" id="Textové pole 12" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:138.85pt;margin-top:15.95pt;width:248.25pt;height:14.15pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFOqqyNgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSAgDUiVIyKaRJq&#10;K9Gpz8axiTXH59mGpPv1O5sAbbenaS/O2Xf+fPfdd5nfdo0mR+G8AlPS4SCnRBgOlTL7kn5/Wn/6&#10;TIkPzFRMgxElfRGe3i4+fpi3thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYdEpwDQu4dfuscqxF&#10;9EZnozyfZi24yjrgwns8vTs56SLhSyl4eJDSi0B0STG3kFaX1l1cs8WcFXvHbK14nwb7hywapgw+&#10;eoG6Y4GRg1N/QDWKO/Agw4BDk4GUiotUA1YzzN9Vs62ZFakWJMfbC03+/8Hy++PWPjoSui/QYQMj&#10;Ia31hcfDWE8nXRO/mClBP1L4cqFNdIFwPBwPJ6PZbEIJR99wdjPLJxEmu962zoevAhoSjZI6bEti&#10;ix03PpxCzyHxMQ9aVWulddpEKYiVduTIsIk6pBwR/E2UNqQt6XQ8yRPwG1+EvtzfacZ/9Om9ikI8&#10;bTDna+3RCt2uI6rCqpJS4tEOqhfky8FJSt7ytUL8DfPhkTnUDlKE8xAecJEaMCnoLUpqcL/+dh7j&#10;saXopaRFLZbU/zwwJyjR3ww2ezzN8yjetEHDnY3d2TCHZgXIzhCnzfJkxrigz6Z00DzjqCzjS+hi&#10;huN7JQ1ncxVOU4GjxsVymYJQopaFjdlaHqFjNyKXT90zc7bvZUAV3MNZqax419JTbLxpYHkIIFXq&#10;95XJnnOUd1JMP4pxfl7vU9T1h7H4DQAA//8DAFBLAwQUAAYACAAAACEAvsaSnN4AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6DVDTEKdCSKhs23KAaTxNotrjKHablNNj&#10;VnQ5+k//vylXk7PiTEPoPGuYzzIQxLU3HTcavnefj68gQkQ2aD2ThgsFWFW3NyUWxo+8ofM2NiKV&#10;cChQQxtjX0gZ6pYchpnviVN28IPDmM6hkWbAMZU7K/MsW0iHHaeFFnv6aKk+bk8ujWDzs/y6DNzJ&#10;zcOLsnI91ru11vd30/sbiEhT/IfhTz+pQ5Wc9v7EJgirIVdKJVTD03wJIgFKPecg9hoWWQ6yKuX1&#10;B9UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAU6qrI2AgAAeAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL7GkpzeAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="347FE03A" id="Textové pole 12" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:138.8pt;margin-top:18.4pt;width:248.25pt;height:14.15pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFOqqyNgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSAgDUiVIyKaRJq&#10;K9Gpz8axiTXH59mGpPv1O5sAbbenaS/O2Xf+fPfdd5nfdo0mR+G8AlPS4SCnRBgOlTL7kn5/Wn/6&#10;TIkPzFRMgxElfRGe3i4+fpi3thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYdEpwDQu4dfuscqxF&#10;9EZnozyfZi24yjrgwns8vTs56SLhSyl4eJDSi0B0STG3kFaX1l1cs8WcFXvHbK14nwb7hywapgw+&#10;eoG6Y4GRg1N/QDWKO/Agw4BDk4GUiotUA1YzzN9Vs62ZFakWJMfbC03+/8Hy++PWPjoSui/QYQMj&#10;Ia31hcfDWE8nXRO/mClBP1L4cqFNdIFwPBwPJ6PZbEIJR99wdjPLJxEmu962zoevAhoSjZI6bEti&#10;ix03PpxCzyHxMQ9aVWulddpEKYiVduTIsIk6pBwR/E2UNqQt6XQ8yRPwG1+EvtzfacZ/9Om9ikI8&#10;bTDna+3RCt2uI6rCqpJS4tEOqhfky8FJSt7ytUL8DfPhkTnUDlKE8xAecJEaMCnoLUpqcL/+dh7j&#10;saXopaRFLZbU/zwwJyjR3ww2ezzN8yjetEHDnY3d2TCHZgXIzhCnzfJkxrigz6Z00DzjqCzjS+hi&#10;huN7JQ1ncxVOU4GjxsVymYJQopaFjdlaHqFjNyKXT90zc7bvZUAV3MNZqax419JTbLxpYHkIIFXq&#10;95XJnnOUd1JMP4pxfl7vU9T1h7H4DQAA//8DAFBLAwQUAAYACAAAACEA4ziwLN0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6KTSGEKdCSKhs23KAaWySiHgc2W6TcnqG&#10;FV2O5un/96v17AZxsiH2njTkiwyEpcabnloNn/v3+ycQMSEZHDxZDWcbYV1fX1VYGj/R1p52qRUc&#10;QrFEDV1KYyllbDrrMC78aIl/Xz44THyGVpqAE4e7QS6zrJAOe+KGDkf71tnme3d0XILtz/PHOVAv&#10;t3crNcjN1Ow3Wt/ezK8vIJKd0z8Mf/qsDjU7HfyRTBSDhqVSBaMaHgqewIBSjzmIg4ZilYOsK3m5&#10;oP4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABTqqsjYCAAB4BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4ziwLN0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="08377C16" w14:textId="77777777" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="005602D4"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jméno a příjmení 2. zákonného zástupce:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5909F3CA" w14:textId="7E163E4E" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="005602D4" w:rsidP="005602D4">
+    <w:p w14:paraId="5909F3CA" w14:textId="1FA50637" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00B06C43" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6870F0EF" wp14:editId="005654D9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19C29429" wp14:editId="05E22E6B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1979821</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>227965</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215265" cy="197485"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12065"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1070551708" name="Textové pole 39"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215265" cy="197485"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="15C8A77D" w14:textId="77777777" w:rsidR="00B06C43" w:rsidRDefault="00B06C43" w:rsidP="00B06C43">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="19C29429" id="Textové pole 39" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:155.9pt;margin-top:17.95pt;width:16.95pt;height:15.55pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0111CNwIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkS9pZcaosVaZJ&#10;VVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333lx09aaHIXzCkxBJ6MxJcJwKJXZF/T70+bD&#10;NSU+MFMyDUYU9CQ8vVm+f7dobC6mUIEuhSMIYnze2IJWIdg8yzyvRM38CKww6JTgahZw6/ZZ6ViD&#10;6LXOpuPxPGvAldYBF97j6W3npMuEL6Xg4UFKLwLRBcXcQlpdWndxzZYLlu8ds5XifRrsH7KomTL4&#10;6BnqlgVGDk79AVUr7sCDDCMOdQZSKi5SDVjNZPymmm3FrEi1IDnenmny/w+W3x+39tGR0H6BFhsY&#10;CWmszz0exnpa6er4xUwJ+pHC05k20QbC8XA6mU3nM0o4uiafrz5dzyJKdrlsnQ9fBdQkGgV12JVE&#10;Fjve+dCFDiHxLQ9alRulddpEJYi1duTIsIc6pBQR/FWUNqQp6PzjbJyAX/ki9Pn+TjP+o0/vRRTi&#10;aYM5X0qPVmh3LVElVnXmZQflCely0CnJW75RiH/HfHhkDqWDDOE4hAdcpAZMCnqLkgrcr7+dx3js&#10;KHopaVCKBfU/D8wJSvQ3g72+QqFH7aYNGm4wdoNhDvUakJ0JDpvlyYxxQQ+mdFA/46Ss4kvoYobj&#10;ewXlwQ2bdejGAmeNi9UqhaFGLQt3Zmt5BI/9iGw+tc/M2b6bAWVwD4NUWf6mqV1svGlgdQggVep4&#10;pLfjsmcd9Z00089iHKCX+xR1+WMsfwMAAP//AwBQSwMEFAAGAAgAAAAhAIksgkzgAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE0pTCHEqFKkXQEgtIHF04yWJiNeR7aYJ&#10;X89ygtuOdjTzpthMthcj+tA5UpAuEhBItTMdNQreXrdXtyBC1GR07wgVzBhgU56fFTo37kQ7HPex&#10;ERxCIdcK2hiHXMpQt2h1WLgBiX+fzlsdWfpGGq9PHG57eZ0kmbS6I25o9YBVi/XX/mgVfITvx5d5&#10;NLvsufLJ+xyettXglbq8mB7uQUSc4p8ZfvEZHUpmOrgjmSB6Bcs0ZfTIx+oOBBuWN6s1iIOCbJ2A&#10;LAv5f0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALTXXUI3AgAAeQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIksgkzgAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="2mm,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="15C8A77D" w14:textId="77777777" w:rsidR="00B06C43" w:rsidRDefault="00B06C43" w:rsidP="00B06C43">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C27B47">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AB7A8F" wp14:editId="60D6B240">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1389073</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>227419</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215495" cy="198023"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12065"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2017393705" name="Textové pole 39"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215495" cy="198023"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7DF4F1E7" w14:textId="1EE21410" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="44AB7A8F" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:109.4pt;margin-top:17.9pt;width:16.95pt;height:15.6pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+EONOOAIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykS9dGcaosVaZJ&#10;VVsprfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+09aaHITzCkxBx6OcEmE4lMrsCvr8tP50&#10;RYkPzJRMgxEFPQpPbxYfP8wbOxMTqECXwhEEMX7W2IJWIdhZlnleiZr5EVhh0CnB1Szg1u2y0rEG&#10;0WudTfL8MmvAldYBF97j6W3npIuEL6Xg4UFKLwLRBcXcQlpdWrdxzRZzNts5ZivF+zTYP2RRM2Xw&#10;0RPULQuM7J36A6pW3IEHGUYc6gykVFykGrCacf6umk3FrEi1IDnenmjy/w+W3x829tGR0H6FFhsY&#10;CWmsn3k8jPW00tXxi5kS9COFxxNtog2E4+FkPP18PaWEo2t8fZVPLiJKdr5snQ/fBNQkGgV12JVE&#10;Fjvc+dCFDiHxLQ9alWulddpEJYiVduTAsIc6pBQR/E2UNqQp6OXFNE/Ab3wR+nR/qxn/0af3Kgrx&#10;tMGcz6VHK7TblqgSq5oMvGyhPCJdDjolecvXCvHvmA+PzKF0kCEch/CAi9SASUFvUVKB+/W38xiP&#10;HUUvJQ1KsaD+5545QYn+brDXX1DoUbtpg4YbjO1gmH29AmRnjMNmeTJjXNCDKR3ULzgpy/gSupjh&#10;+F5BeXDDZhW6scBZ42K5TGGoUcvCndlYHsFjPyKbT+0Lc7bvZkAZ3MMgVTZ719QuNt40sNwHkCp1&#10;PNLbcdmzjvpOmulnMQ7Q632KOv8xFr8BAAD//wMAUEsDBBQABgAIAAAAIQDtQ5VU4AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TTStMRMigR6URFaFTxus2MSzM6G3W2a&#10;+OtdT/Y0PObx3veK7WR6MZLznWWE5SIBQVxb3XGD8P62u9uA8EGxVr1lQpjJw7a8vipUru2Z9zQe&#10;QiNiCPtcIbQhDLmUvm7JKL+wA3H8fVlnVIjSNVI7dY7hppdpkmTSqI5jQ6sGqlqqvw8ng/Dpf55e&#10;51Hvs5fKJR+zf95Vg0O8vZkeH0AEmsK/Gf7wIzqUkeloT6y96BHS5SaiB4T7VbzRkK7SNYgjQrZO&#10;QJaFvFxQ/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+EONOOAIAAHkEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtQ5VU4AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="2mm,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7DF4F1E7" w14:textId="1EE21410" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-mail 2. zákonného zástupce:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008260AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telefon:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4877E392" w14:textId="17DA2786" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6870F0EF" wp14:editId="5F0F9D11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                  <wp:posOffset>1273810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>241628</wp:posOffset>
+                  <wp:posOffset>228709</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5353965" cy="180000"/>
+                <wp:extent cx="5353685" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Textové pole 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5353965" cy="180000"/>
+                          <a:ext cx="5353685" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="28F84ED8" w14:textId="6932CACD" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="005602D4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6870F0EF" id="Textové pole 15" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:370.35pt;margin-top:19.05pt;width:421.55pt;height:14.15pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFM6pfNQIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQUgbqIUDEqpkmo&#10;rUSnPhvHJtYcn2cbEvbrd3YCtN2epvFgzr7Pn+++u8v8rms0OQrnFZiSjkc5JcJwqJTZl/T78/rT&#10;LSU+MFMxDUaU9CQ8vVt8/DBvbSFuoAZdCUeQxPiitSWtQ7BFlnlei4b5EVhh0CnBNSzg1u2zyrEW&#10;2Rud3eT5LGvBVdYBF97j6X3vpIvEL6Xg4VFKLwLRJcXYQlpdWndxzRZzVuwds7XiQxjsH6JomDL4&#10;6IXqngVGDk79QdUo7sCDDCMOTQZSKi5SDpjNOH+XzbZmVqRcUBxvLzL5/0fLH45b++RI6L5AhwWM&#10;grTWFx4PYz6ddE38x0gJ+lHC00U20QXC8XA6mU4+z6aUcPSNb3P8RZrsets6H74KaEg0SuqwLEkt&#10;dtz40EPPkPiYB62qtdI6bWIriJV25MiwiDqkGJH8DUob0pZ0NpnmifiNL1Jf7u804z+G8F6hkE8b&#10;jPmae7RCt+uIqjCrizA7qE6ol4O+lbzla4X8G+bDE3PYOygRzkN4xEVqwKBgsCipwf3623nEY0nR&#10;S0mLvVhS//PAnKBEfzNY7MksSkpC2qDhzsbubJhDswJUZ4zTZnkyIy7osykdNC84Ksv4ErqY4fhe&#10;ScPZXIV+KnDUuFguEwhb1LKwMVvLI3WsRtTyuXthzg61DNgFD3DuVFa8K2mPjTcNLA8BpEr1juL2&#10;Sg6aY3unjhlGMc7P631CXT8Yi98AAAD//wMAUEsDBBQABgAIAAAAIQDnx74+2wAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVKS0hDnAohoXJtywe48TaJsNeR7TYpX89y&#10;ordZzWrmTbWenBVnDLH3pGA+y0AgNd701Cr42n88FiBi0mS09YQKLhhhXd/eVLo0fqQtnnepFRxC&#10;sdQKupSGUsrYdOh0nPkBib2jD04nPkMrTdAjhzsrn7Isl073xA2dHvC9w+Z7d3Jcotuf1eclUC+3&#10;D88vVm7GZr9R6v5uensFkXBK/8/wh8/oUDPTwZ/IRGEV8JCkYFHMQbBbLBcsDgryfAmyruQ1fv0L&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhTOqXzUCAAB4BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA58e+PtsAAAAGAQAADwAAAAAAAAAAAAAA&#10;AACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6870F0EF" id="Textové pole 15" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:100.3pt;margin-top:18pt;width:421.55pt;height:14.15pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXP396OAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+w0StpFcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBx6OcEmE4lMocCvr9afPp&#10;hhIfmCmZBiMK+iI8vV1+/LBo7FxcQQW6FI4giPHzxha0CsHOs8zzStTMj8AKg04JrmYBt+6QlY41&#10;iF7r7CrPZ1kDrrQOuPAeT+86J10mfCkFDw9SehGILijmFtLq0rqPa7ZcsPnBMVsp3qfB/iGLmimD&#10;j56h7lhg5OjUH1C14g48yDDiUGcgpeIi1YDVjPN31ewqZkWqBcnx9kyT/3+w/P60s4+OhPYLtNjA&#10;SEhj/dzjYaynla6OX8yUoB8pfDnTJtpAOB5OJ9PJ7GZKCUff+PrzdT6NMNnltnU+fBVQk2gU1GFb&#10;ElvstPWhCx1C4mMetCo3Suu0iVIQa+3IiWETdUg5IvibKG1IU9DZZJon4De+CH2+v9eM/+jTexWF&#10;eNpgzpfaoxXafUtUiVVNBmL2UL4gXw46KXnLNwrxt8yHR+ZQO0gRzkN4wEVqwKSgtyipwP3623mM&#10;x5ail5IGtVhQ//PInKBEfzPY7Mksz6N40wYNNxj7wTDHeg3IzhinzfJkxrigB1M6qJ9xVFbxJXQx&#10;w/G9gobBXIduKnDUuFitUhBK1LKwNTvLI3TsRuTyqX1mzva9DKiCexiUyubvWtrFxpsGVscAUqV+&#10;R3I7JnvOUd5JMf0oxvl5vU9Rlx/G8jcAAAD//wMAUEsDBBQABgAIAAAAIQArfCCo3AAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDqQkkKIUyEkVLZtOcA0NkmEPY5st0k5&#10;PZMVXY7m6/33q/XkrDiZEHtPCh4WGQhDjdc9tQq+9h/3zyBiQtJoPRkFZxNhXV9fVVhqP9LWnHap&#10;FQyhWKKCLqWhlDI2nXEYF34wxL9vHxwmPkMrdcCR4c7KxywrpMOeuKHDwbx3pvnZHR2XYPv78nkO&#10;1Mvt3dPKys3Y7DdK3d5Mb68gkpnSfxhmfVaHmp0O/kg6CqtgpnNUQV7wpjmQLfMViIOCYpmDrCt5&#10;OaH+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANc/f3o4AgAAeAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACt8IKjcAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="28F84ED8" w14:textId="6932CACD" w:rsidR="005602D4" w:rsidRDefault="005602D4" w:rsidP="005602D4"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
-[...77 lines deleted...]
-    <w:p w14:paraId="1DFDD120" w14:textId="5B51D3AE" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00BE5299" w:rsidP="005602D4">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soudem </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3FA9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>upravená</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> péče:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06C43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Ano </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06C43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFDD120" w14:textId="682B6CCD" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71288B32" wp14:editId="732204CA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71288B32" wp14:editId="3AA10B51">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2102595</wp:posOffset>
+                  <wp:posOffset>2102485</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>293370</wp:posOffset>
+                  <wp:posOffset>232301</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2811727" cy="179705"/>
+                <wp:extent cx="2811145" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Textové pole 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2811727" cy="179705"/>
+                          <a:ext cx="2811145" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="76A0975F" w14:textId="58670DE2" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="71288B32" id="Textové pole 16" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:165.55pt;margin-top:23.1pt;width:221.4pt;height:14.15pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoBcIiOAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7ZTNOmMOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJ3Xz9KtpO222nYRaZE6ol8fPTitmsUOQnratAFzSYpJUJzKGt9KOj3p82n&#10;G0qcZ7pkCrQo6Itw9Hb58cOiNbmYQgWqFJYgiHZ5awpaeW/yJHG8Eg1zEzBCo1OCbZjHrT0kpWUt&#10;ojcqmabpLGnBlsYCF87h6V3vpMuIL6Xg/kFKJzxRBcXcfFxtXPdhTZYLlh8sM1XNhzTYP2TRsFrj&#10;o2eoO+YZOdr6D6im5hYcSD/h0CQgZc1FrAGrydJ31ewqZkSsBclx5kyT+3+w/P60M4+W+O4LdNjA&#10;QEhrXO7wMNTTSduEL2ZK0I8UvpxpE50nHA+nN1k2n84p4ejL5p/n6XWASS63jXX+q4CGBKOgFtsS&#10;2WKnrfN96BgSHnOg6nJTKxU3QQpirSw5MWyi8jFHBH8TpTRpCzq7uk4j8BtfgD7f3yvGfwzpvYpC&#10;PKUx50vtwfLdviN1iVVNR2L2UL4gXxZ6KTnDNzXib5nzj8yidpAinAf/gItUgEnBYFFSgf31t/MQ&#10;jy1FLyUtarGg7ueRWUGJ+qax2VezNA3ijRs07GjsR0MfmzUgOxlOm+HRDHFejaa00DzjqKzCS+hi&#10;muN7BfWjufb9VOCocbFaxSCUqGF+q3eGB+jQjcDlU/fMrBl66VEF9zAqleXvWtrHhpsaVkcPso79&#10;DuT2TA6co7yjYoZRDPPzeh+jLj+M5W8AAAD//wMAUEsDBBQABgAIAAAAIQAFfOaK3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKVdt5WVphNCQuO6jQfwmqytljhVk60d&#10;T485wc2WP/3/53IzOSuuZgidJwXpLAFhqPa6o0bB1+Hj+QVEiEgarSej4GYCbKr7uxIL7Ufames+&#10;NoJDKBSooI2xL6QMdWschpnvDfHt5AeHkdehkXrAkcOdlfMkWUmHHXFDi715b0193l8cl2Dzvf68&#10;DdTJ3dMyt3I71oetUo8P09sriGim+AfDrz6rQ8VOR38hHYRVkGVpyqiCxWoOgoE8z9YgjjwsliCr&#10;Uv7/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAXCIjgCAAB4BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABXzmit4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="71288B32" id="Textové pole 16" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:165.55pt;margin-top:18.3pt;width:221.35pt;height:14.15pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe9eoROAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7bTJu2COEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5zUYpJUJzKCq9z+n35/Wn&#10;W0qcZ7pgCrTI6Uk4erf4+GHemJkYQwmqEJYgiHazxuS09N7MksTxUtTMjcAIjU4JtmYet3afFJY1&#10;iF6rZJym06QBWxgLXDiHp/edky4ivpSC+0cpnfBE5RRz83G1cd2FNVnM2WxvmSkr3qfB/iGLmlUa&#10;Hz1D3TPPyMFWf0DVFbfgQPoRhzoBKSsuYg1YTZa+q2ZbMiNiLUiOM2ea3P+D5Q/HrXmyxLdfoMUG&#10;BkIa42YOD0M9rbR1+GKmBP1I4elMm2g94Xg4vs2y7HpCCUdfdvP5Jp0EmORy21jnvwqoSTByarEt&#10;kS123DjfhQ4h4TEHqirWlVJxE6QgVsqSI8MmKh9zRPA3UUqTJqfTq0kagd/4AvT5/k4x/qNP71UU&#10;4imNOV9qD5Zvdy2pCqzqeiBmB8UJ+bLQSckZvq4Qf8Ocf2IWtYMU4Tz4R1ykAkwKeouSEuyvv52H&#10;eGwpeilpUIs5dT8PzApK1DeNzb6apmkQb9ygYQdjNxj6UK8A2clw2gyPZojzajClhfoFR2UZXkIX&#10;0xzfy6kfzJXvpgJHjYvlMgahRA3zG701PECHbgQun9sXZk3fS48qeIBBqWz2rqVdbLipYXnwIKvY&#10;70Bux2TPOco7KqYfxTA/r/cx6vLDWPwGAAD//wMAUEsDBBQABgAIAAAAIQAGUXG13QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NTsMwEIX3SNzBGiQ2iDohkNAQp0JIqGzbcoBp7CZR7XEUu03K&#10;6RlWdDdP8+n9VKvZWXE2Y+g9KUgXCQhDjdc9tQq+d5+PryBCRNJoPRkFFxNgVd/eVFhqP9HGnLex&#10;FWxCoUQFXYxDKWVoOuMwLPxgiH8HPzqMLMdW6hEnNndWPiVJLh32xAkdDuajM81xe3Icgu3P8usy&#10;Ui83Dy+Fleup2a2Vur+b399ARDPHfxj+6nN1qLnT3p9IB2EVZFmaMspHnoNgoCgy3rJXkD8vQdaV&#10;vF5Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBe9eoROAIAAHgEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGUXG13QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="76A0975F" w14:textId="58670DE2" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008260AF">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64DDC544" wp14:editId="269F3096">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64DDC544" wp14:editId="566A4736">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>5486153</wp:posOffset>
+                  <wp:posOffset>5485765</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>285750</wp:posOffset>
+                  <wp:posOffset>241300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1144270" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Textové pole 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1144270" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
@@ -2025,95 +2129,95 @@
                               <w:jc w:val="right"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="64DDC544" id="Textové pole 18" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:6in;margin-top:22.5pt;width:90.1pt;height:14.15pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3KM+NOAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aSNu2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;t5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpLGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nPFwaX11NbtDF0Te++XyTXgeY5HLbWOe/CqhJMHJqsS2R&#10;LXbcON+FDiHhMQeqKtaVUnETpCBWypIjwyYqH3NE8DdRSpMmp7PpdRqB3/gC9Pn+TjH+o0/vVRTi&#10;KY05X2oPlm93LakKrGo6ELOD4oR8Weik5AxfV4i/Yc4/MYvaQR5wHvwjLlIBJgW9RUkJ9tffzkM8&#10;thS9lDSoxZy6nwdmBSXqm8ZmB+EOho3GdJameLobTvWhXgGyM8ZpMzya6LZeDaa0UL/gqCzDS+hi&#10;muN7OfWDufLdVOCocbFcxiCUqGF+o7eGB+jQjcDlc/vCrOl76VEFDzAolWXvWtrFhpsalgcPsor9&#10;DuR2TPaco7yjYvpRDPPzeh+jLj+MxW8AAAD//wMAUEsDBBQABgAIAAAAIQBVvUDG4QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENiShWyqWgl1AtIpeUD3HibRMTrNHbb&#10;wNfjnspptJrR7JtiPtpOnGjwrWOEx0kCgrhypuUa4Wv79jAD4YNmozvHhPBDHubl7U2hc+PO/Emn&#10;TahFLGGfa4QmhD6X0lcNWe0nrieO3t4NVod4DrU0gz7HctvJNEmm0uqW44dG97RsqPreHC3Carv0&#10;Uh0O+/dhkap0tVh/ZL9rxPu78fUFRKAxXMNwwY/oUEamnTuy8aJDmE1V3BIQ1FPUSyBRKgWxQ3jO&#10;MpBlIf9PKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyjPjTgCAAB4BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVb1AxuEAAAAKAQAADwAA&#10;AAAAAAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="64DDC544" id="Textové pole 18" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:431.95pt;margin-top:19pt;width:90.1pt;height:14.15pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBry0gnNgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTQFrqIUDEqpkmo&#10;rUSnPhvHJtYcn2cbEvbrdzYB2m5P017M5e78+e6775jedY0me+G8AlPS4SCnRBgOlTLbkn5/Xn66&#10;pcQHZiqmwYiSHoSnd7OPH6atLcQIatCVcARBjC9aW9I6BFtkmee1aJgfgBUGgxJcwwJ+um1WOdYi&#10;eqOzUZ6PsxZcZR1w4T16749BOkv4UgoeHqX0IhBdUqwtpNOlcxPPbDZlxdYxWyvel8H+oYqGKYOP&#10;nqHuWWBk59QfUI3iDjzIMODQZCCl4iL1gN0M83fdrGtmReoFyfH2TJP/f7D8Yb+2T46E7gt0OMBI&#10;SGt94dEZ++mka+IvVkowjhQezrSJLhAeLw2vr0cTDHGMDSefJ/lNhMkut63z4auAhkSjpA7Hkthi&#10;+5UPx9RTSnzMg1bVUmmdPqIUxEI7smc4RB1SjQj+Jksb0pZ0fHWTJ+A3sQh9vr/RjP/oy3uVhXja&#10;YM2X3qMVuk1HVIVdpY6iawPVAflycJSSt3ypEH/FfHhiDrWDPOA+hEc8pAYsCnqLkhrcr7/5Yz6O&#10;FKOUtKjFkvqfO+YEJfqbwWFH4Z4Ml4yrcZ6jd3Pyml2zAGRniNtmeTIx7II+mdJB84KrMo8vYYgZ&#10;ju+VNJzMRThuBa4aF/N5SkKJWhZWZm15hI7TiFw+dy/M2X6WAVXwACelsuLdSI+58aaB+S6AVGne&#10;FyZ7zlHeSTH9Ksb9ef2dsi5/GLPfAAAA//8DAFBLAwQUAAYACAAAACEAZbBuieEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdtRpEkUhZFLRSqgbkErLAdx4mkTE4zR228Dp&#10;cVd0OZqn/98vF5PpxZlG11lGmM8iEMS11R03CF+7t6cchPOKteotE8IPOVhU93elKrS98Cedt74R&#10;IYRdoRBa74dCSle3ZJSb2YE4/A52NMqHc2ykHtUlhJtexlGUSaM6Dg2tGmjVUv29PRmE9W7lZHo8&#10;Ht7HZZzG6+XmI/ndID4+TK8vIDxN/h+Gq35Qhyo47e2JtRM9Qp4lzwFFSPKw6QpEaToHsUfIsgRk&#10;VcrbCdUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGvLSCc2AgAAeAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGWwbonhAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5062ABF5" w14:textId="5B1A913F" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722">
                       <w:pPr>
                         <w:jc w:val="right"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Název a adresa školy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460E4ACD" w14:textId="56114522" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00BE5299" w:rsidP="005602D4">
+    <w:p w14:paraId="460E4ACD" w14:textId="02DB0ED1" w:rsidR="006114E4" w:rsidRPr="009253D2" w:rsidRDefault="00C27B47" w:rsidP="00C27B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16C78FC7" wp14:editId="34D4322F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16C78FC7" wp14:editId="2F6A5B5C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                  <wp:posOffset>492760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>315595</wp:posOffset>
+                  <wp:posOffset>234424</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6142990" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Textové pole 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6142990" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
@@ -2122,51 +2226,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="23DBB844" w14:textId="77777777" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="16C78FC7" id="Textové pole 19" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:432.5pt;margin-top:24.85pt;width:483.7pt;height:14.15pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGZ7G9NwIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSNl2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;nylxnumCKdAipyfh6N3i44d5YzIxgRJUISxBEO2yxuS09N5kSeJ4KWrmRmCERqcEWzOPW7tPCssa&#10;RK9VMknTadKALYwFLpzD0/vOSRcRX0rB/aOUTniicoq5+bjauO7CmizmLNtbZsqK92mwf8iiZpXG&#10;R89Q98wzcrDVH1B1xS04kH7EoU5AyoqLWANWM07fVbMtmRGxFiTHmTNN7v/B8ofj1jxZ4tsv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9SeDrTJlpPOB5Ox9eT2QxdHH3j29ltehNgksttY53/KqAmwcipxbZE&#10;tthx43wXOoSExxyoqlhXSsVNkIJYKUuODJuofMwRwd9EKU0azOTqJo3Ab3wB+nx/pxj/0af3Kgrx&#10;lMacL7UHy7e7llQFVnU9ELOD4oR8Weik5AxfV4i/Yc4/MYvaQR5wHvwjLlIBJgW9RUkJ9tffzkM8&#10;thS9lDSoxZy6nwdmBSXqm8ZmX03TNIg3btCwg7EbDH2oV4DsjHHaDI9miPNqMKWF+gVHZRleQhfT&#10;HN/LqR/Mle+mAkeNi+UyBqFEDfMbvTU8QIduBC6f2xdmTd9Ljyp4gEGpLHvX0i423NSwPHiQVex3&#10;ILdjsucc5R0V049imJ/X+xh1+WEsfgMAAP//AwBQSwMEFAAGAAgAAAAhAAPK6f3bAAAABgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUClaUKcCiGhcm3LB2zjJYmI15HtNilf&#10;z3KC42hGM2+qzewGdaYQe88GHhYZKOLG255bAx+Ht/s1qJiQLQ6eycCFImzq66sKS+sn3tF5n1ol&#10;JRxLNNClNJZax6Yjh3HhR2LxPn1wmESGVtuAk5S7QT9m2Uo77FkWOhzptaPma39yMoLtd/F+Cdzr&#10;3d1TPujt1By2xtzezC/PoBLN6S8Mv/iCDrUwHf2JbVSDATmSDCyLHJS4xSpfgjoayNcZ6LrS//Hr&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGZ7G9NwIAAHgEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADyun92wAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="16C78FC7" id="Textové pole 19" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:38.8pt;margin-top:18.45pt;width:483.7pt;height:14.15pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyOczbNwIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSNW2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;t5Q4z3TBFGiR05Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0nhWUN&#10;otcqmaTpNGnAFsYCF87h6X3npIuIL6Xg/lFKJzxROcXcfFxtXHdhTRZzlu0tM2XF+zTYP2RRs0rj&#10;o2eoe+YZOdjqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmWzIhYC5LjzJkm9/9g+cNxa54s8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ1pE60nHA+n48+T2QxdHH3jm9lNeh1gksttY53/KqAmwcipxbZE&#10;tthx43wXOoSExxyoqlhXSsVNkIJYKUuODJuofMwRwd9EKU0azOTqOo3Ab3wB+nx/pxj/0af3Kgrx&#10;lMacL7UHy7e7llQFVjUdiNlBcUK+LHRScoavK8TfMOefmEXtIA84D/4RF6kAk4LeoqQE++tv5yEe&#10;W4peShrUYk7dzwOzghL1TWOzr6ZpGsQbN2jYwdgNhj7UK0B2xjhthkczxHk1mNJC/YKjsgwvoYtp&#10;ju/l1A/myndTgaPGxXIZg1CihvmN3hoeoEM3ApfP7Quzpu+lRxU8wKBUlr1raRcbbmpYHjzIKvY7&#10;kNsx2XOO8o6K6UcxzM/rfYy6/DAWvwEAAP//AwBQSwMEFAAGAAgAAAAhAGk5TAHdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdSgkoSFOhZBQubblA9x4SSLsdWS7TcrX&#10;sz3BcTSjmTf1enZWnDDEwZOCh0UGAqn1ZqBOwef+/f4ZREyajLaeUMEZI6yb66taV8ZPtMXTLnWC&#10;SyhWWkGf0lhJGdsenY4LPyKx9+WD04ll6KQJeuJyZ+Uyywrp9EC80OsR33psv3dHxyO6+1l9nAMN&#10;cnuXl1Zupna/Uer2Zn59AZFwTn9huOAzOjTMdPBHMlFYBWVZcFLBY7ECcfGzp5zPHRQU+RJkU8v/&#10;D5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALI5zNs3AgAAeAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGk5TAHdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="23DBB844" w14:textId="77777777" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Osoba pověřená komunikací s KPPP:</w:t>
       </w:r>
       <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2183,253 +2287,180 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00981722">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BE5299">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BE5299">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telefon:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7181F9EE" w14:textId="03CE2FA3" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="00F7640A" w:rsidP="005602D4">
+    <w:p w14:paraId="7181F9EE" w14:textId="10F42FD1" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="005D7212" w:rsidP="005602D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202771AC" wp14:editId="43695B87">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D70049" wp14:editId="1C70B6A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1638300</wp:posOffset>
+                  <wp:posOffset>638433</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>275590</wp:posOffset>
+                  <wp:posOffset>293489</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="256540" cy="187325"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="22225"/>
+                <wp:extent cx="453082" cy="181233"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="22" name="Textové pole 22"/>
+                <wp:docPr id="20" name="Textové pole 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="256540" cy="187325"/>
+                          <a:ext cx="453082" cy="181233"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3D5B5AC4" w14:textId="2732D235" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00DA6B27"/>
-[...78 lines deleted...]
-                          <w:p w14:paraId="2E5C8533" w14:textId="5C8717C2" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00DA6B27">
+                          <w:p w14:paraId="2E5C8533" w14:textId="3753F590" w:rsidR="00981722" w:rsidRPr="005D7212" w:rsidRDefault="00981722" w:rsidP="00981722">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="66D70049" id="Textové pole 20" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:49.8pt;margin-top:22.3pt;width:30.05pt;height:12.95pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKliHBMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5z0IyiMOEWWIsOA&#10;oC2QFj0rshQbk0WNUmJnv36UHKcf22nYRaZE6ol8fPTstmsMOyj0NdiCT0ZjzpSVUNZ2V/Dnp9WX&#10;G858ELYUBqwq+FF5fjv//GnWulxdQAWmVMgIxPq8dQWvQnB5lnlZqUb4EThlyakBGxFoi7usRNES&#10;emOyi/F4mrWApUOQyns6veudfJ7wtVYyPGjtVWCm4JRbSCumdRvXbD4T+Q6Fq2p5SkP8QxaNqC09&#10;eoa6E0GwPdZ/QDW1RPCgw0hCk4HWtVSpBqpmMv5QzaYSTqVaiBzvzjT5/wcr7w8b94gsdF+howZG&#10;Qlrnc0+HsZ5OYxO/lCkjP1F4PNOmusAkHV7eTKaX15xJck2mV1fT64iSvV526MM3BQ2LRsGRupLI&#10;Eoe1D33oEBLf8mDqclUbkzZRCWppkB0E9dCElCKBv4sylrUFpyzGCfidL0Kf72+NkD9O6b2JIjxj&#10;KefX0qMVum3H6jJWNfCyhfJIdCH0SvJOrmrCXwsfHgWSdIghGofwQIs2QEnByeKsAvz1t/MYTx0l&#10;L2ctSbHg/udeoOLMfLfU66jbwcDB2A6G3TdLIGYmNGhOJpMuYDCDqRGaF5qSRXyFXMJKeqvgYTCX&#10;oR8ImjKpFosUROp0IqztxskIHTsReXzqXgS6Ux8DCeAeBpGK/EM7+9h408JiH0DXqdeR2J7FE9+k&#10;7KSW0xTG0Xm7T1Gv/4r5bwAAAP//AwBQSwMEFAAGAAgAAAAhAGaTrI7eAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXpBxWkVIEmzQQWBxKWH0qpnE2+TiHgdxQ6kf19zoqfR&#10;akYzb/P1aFpxod41lhGe5xEI4tLqhiuEr8/9UwLCecVatZYJ4ZccrIvJQ64yba/8QZejr0QoYZcp&#10;hNr7LpPSlTUZ5ea2Iw7ej+2N8uHsK6l7dQ3lppUvUbSURjUcFmrV0bam8nwcDMKh45ncxGYzJu+7&#10;4ZAks/O3I8TH6fj2CsLT6O9huOEHdCgC08kOrJ1oEdJ0GZIIcRz05i/SFYgTwipagCxy+f+B4g8A&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKliHBMQIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmk6yO3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="66D70049" id="Textové pole 20" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:50.25pt;margin-top:23.1pt;width:35.7pt;height:14.25pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaNIbaMwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkaxdZdaosVaZJ&#10;UVsprfpMMMRomGNAYme/fgeOk7bb07QXfHDHx9133/nmtms0OQjnFZiSjkc5JcJwqJTZlfT5afVp&#10;RokPzFRMgxElPQpPb+cfP9y0thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dbuscqxF&#10;9EZnkzy/zlpwlXXAhfd4etc76TzhSyl4eJDSi0B0STG3kFaX1m1cs/kNK3aO2VrxUxrsH7JomDL4&#10;6BnqjgVG9k79AdUo7sCDDCMOTQZSKi5SDVjNOH9XzaZmVqRakBxvzzT5/wfL7w8b++hI6L5Chw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujh8Uyb6ALhePj5aprPJpRwdI1n48l0GlGyy2XrfPgmoCHRKKnDriSy&#10;2GHtQx86hMS3PGhVrZTWaROVIJbakQPDHuqQUkTwN1HakLak19OrPAG/8UXo8/2tZvzHKb1XUYin&#10;DeZ8KT1aodt2RFVY1ZeBly1UR6TLQa8kb/lKIf6a+fDIHEoHGcJxCA+4SA2YFJwsSmpwv/52HuOx&#10;o+ilpEUpltT/3DMnKNHfDfY66nYw3GBsB8PsmyUgM2McNMuTiRdc0IMpHTQvOCWL+Aq6mOH4VknD&#10;YC5DPxA4ZVwsFikI1WlZWJuN5RE6diLy+NS9MGdPfQwogHsYRMqKd+3sY+NNA4t9AKlSryOxPYsn&#10;vlHZSS2nKYyj83qfoi7/ivlvAAAA//8DAFBLAwQUAAYACAAAACEAhB/DDN4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCpqt0qbELKpKAKpFw4UxNmNlyRqvI5ipw1/j3sq&#10;x9E+zbwtNpPtxIkG3zpGWMwVCOLKmZZrhK/Pt4cMhA+aje4cE8IvediUtzeFzo078wed9qEWsYR9&#10;rhGaEPpcSl81ZLWfu5443n7cYHWIcailGfQ5lttOLpVaS6tbjguN7umloeq4Hy3CrueZ3CZ2O2Xv&#10;r+Muy2bHb0+I93fT8xOIQFO4wnDRj+pQRqeDG9l40cWs1CqiCMl6CeICpItHEAeENElBloX8/0H5&#10;BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANo0htozAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIQfwwzeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="2E5C8533" w14:textId="5C8717C2" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="2E5C8533" w14:textId="3753F590" w:rsidR="00981722" w:rsidRPr="005D7212" w:rsidRDefault="00981722" w:rsidP="00981722">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BE5299">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DFAF77E" wp14:editId="6EEB3BFA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DFAF77E" wp14:editId="768863DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>270203</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1976755" cy="180000"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Textové pole 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1976755" cy="180000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2444,240 +2475,296 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5E899E57" w14:textId="38C84D42" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4DFAF77E" id="Textové pole 21" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:104.45pt;margin-top:21.3pt;width:155.65pt;height:14.15pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFOxaxMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSR0AtqIUDEqpkmo&#10;rUSnPhvHBmuOz7MNSffrd3YSaLs9TePBnH3nz3fffZf5bVtrchLOKzAlHY9ySoThUCmzL+n3p/Wn&#10;a0p8YKZiGowo6Yvw9Hbx8cO8sYW4ggPoSjiCIMYXjS3pIQRbZJnnB1EzPwIrDDoluJoF3Lp9VjnW&#10;IHqts6s8n2YNuMo64MJ7PL3rnHSR8KUUPDxI6UUguqSYW0irS+surtlizoq9Y/ageJ8G+4csaqYM&#10;PnqGumOBkaNTf0DVijvwIMOIQ52BlIqLVANWM87fVbM9MCtSLUiOt2ea/P+D5fenrX10JLRfoMUG&#10;RkIa6wuPh7GeVro6/mOmBP1I4cuZNtEGwuOlm9l0NplQwtE3vs7xF2Gyy23rfPgqoCbRKKnDtiS2&#10;2GnjQxc6hMTHPGhVrZXWaROlIFbakRPDJuqQckTwN1HakKak08+TPAG/8UXo8/2dZvxHn96rKMTT&#10;BnO+1B6t0O5aoiqsajYQs4PqBfly0EnJW75WiL9hPjwyh9pBinAewgMuUgMmBb1FyQHcr7+dx3hs&#10;KXopaVCLJfU/j8wJSvQ3g82Owh0MNxi7wTDHegXIzBgnzfJk4gUX9GBKB/UzjskyvoIuZji+VdIw&#10;mKvQTQSOGRfLZQpCeVoWNmZreYSOnYg8PrXPzNm+jwEVcA+DSlnxrp1dbLxpYHkMIFXqdSS2Y7Hn&#10;G6Wd1NKPYZyd1/sUdflYLH4DAAD//wMAUEsDBBQABgAIAAAAIQAWWbZX3QAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuqkrUoI2VQUgdRLDxTEeRsvSdR4HcVOG/4ec4Lj&#10;aEYzb4rNZDt15sG3ThDSeQKKpXKmlRrh4/31LgPlA4mhzgkjfLOHTXl9VVBu3EXe+HwItYol4nNC&#10;aELoc6191bAlP3c9S/S+3GApRDnU2gx0ieW204skWWtLrcSFhnp+brg6HUaLsOtlprcru52y/cu4&#10;y7LZ6dMz4u3N9PQIKvAU/sLwix/RoYxMRzeK8apDiEcCwmqxBhXdZZouQR0R7pMH0GWh/+OXPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFOxaxMgIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWWbZX3QAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4DFAF77E" id="Textové pole 21" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:104.45pt;margin-top:21.3pt;width:155.65pt;height:14.15pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLd724MQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSR0grYRoWJUTJNQ&#10;W4lOfTaOTaw5Ps82JOzX7+wQaLs9TePBnH3nz3fffZfZXddochDOKzAlHY9ySoThUCmzK+n359Wn&#10;G0p8YKZiGowo6VF4ejf/+GHW2kJcQQ26Eo4giPFFa0tah2CLLPO8Fg3zI7DCoFOCa1jArdtllWMt&#10;ojc6u8rzadaCq6wDLrzH0/veSecJX0rBw6OUXgSiS4q5hbS6tG7jms1nrNg5ZmvFT2mwf8iiYcrg&#10;o2eoexYY2Tv1B1SjuAMPMow4NBlIqbhINWA14/xdNZuaWZFqQXK8PdPk/x8sfzhs7JMjofsCHTYw&#10;EtJaX3g8jPV00jXxHzMl6EcKj2faRBcIj5dur6fXkwklHH3jmxx/ESa73LbOh68CGhKNkjpsS2KL&#10;HdY+9KFDSHzMg1bVSmmdNlEKYqkdOTBsog4pRwR/E6UNaUs6/TzJE/AbX4Q+399qxn+c0nsVhXja&#10;YM6X2qMVum1HVBWrGojZQnVEvhz0UvKWrxTir5kPT8yhdpAinIfwiIvUgEnByaKkBvfrb+cxHluK&#10;Xkpa1GJJ/c89c4IS/c1gs6NwB8MNxnYwzL5ZAjIzxkmzPJl4wQU9mNJB84JjsoivoIsZjm+VNAzm&#10;MvQTgWPGxWKRglCeloW12VgeoWMnIo/P3Qtz9tTHgAp4gEGlrHjXzj423jSw2AeQKvU6EtuzeOIb&#10;pZ3UchrDODuv9ynq8rGY/wYAAP//AwBQSwMEFAAGAAgAAAAhABZZtlfdAAAABgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6qStSgjZVBSB1EsPFMR5Gy9J1HgdxU4b/h5zguNo&#10;RjNvis1kO3XmwbdOENJ5AoqlcqaVGuHj/fUuA+UDiaHOCSN8s4dNeX1VUG7cRd74fAi1iiXic0Jo&#10;QuhzrX3VsCU/dz1L9L7cYClEOdTaDHSJ5bbTiyRZa0utxIWGen5uuDodRouw62Wmtyu7nbL9y7jL&#10;stnp0zPi7c309Agq8BT+wvCLH9GhjExHN4rxqkOIRwLCarEGFd1lmi5BHRHukwfQZaH/45c/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIt3vbgxAgAAdAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZZtlfdAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5E899E57" w14:textId="38C84D42" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00981722"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BE5299">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38A29F0D" wp14:editId="5C9620BD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38A29F0D" wp14:editId="5F198FEF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2919095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>283949</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="147955" cy="167640"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Textové pole 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="147955" cy="167640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="41023801" w14:textId="14846080" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00DA6B27">
-[...3 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="41023801" w14:textId="14846080" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="009E7FF4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="38A29F0D" id="Textové pole 23" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:229.85pt;margin-top:22.35pt;width:11.65pt;height:13.2pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfWrWjMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L066Ju2MOEWWIsOA&#10;oi2QDj0rshwLk0WNUmJnXz9KiZOl22nYRaZE8pF8JD296xrDdgq9Blvw0WDImbISSm03Bf/2svxw&#10;y5kPwpbCgFUF3yvP72bv301bl6srqMGUChmBWJ+3ruB1CC7PMi9r1Qg/AKcsKSvARgS64iYrUbSE&#10;3pjsajicZC1g6RCk8p5e7w9KPkv4VaVkeKoqrwIzBafcQjoxnet4ZrOpyDcoXK3lMQ3xD1k0QlsK&#10;eoK6F0GwLeo/oBotETxUYSChyaCqtFSpBqpmNHxTzaoWTqVaiBzvTjT5/wcrH3cr94wsdJ+howZG&#10;Qlrnc0+PsZ6uwiZ+KVNGeqJwf6JNdYHJ6HR982k85kySajS5mVwnWrOzs0MfvihoWBQKjtSVRJbY&#10;PfhAAcm0N4mxPBhdLrUx6RInQS0Msp2gHpqQUiSPCytjWVvwycfxMAFf6CL0yX9thPwei7xEoJux&#10;9HguPUqhW3dMl1TVbc/LGso90YVwmCTv5FIT/oPw4VkgjQ4xROsQnuioDFBScJQ4qwF//u092lNH&#10;SctZS6NYcP9jK1BxZr5a6nWc217AXlj3gt02CyBmRrRoTiaRHDCYXqwQmlfaknmMQiphJcUqeOjF&#10;RTgsBG2ZVPN5MqLpdCI82JWTETp2IvL40r0KdMc+BhqAR+iHVORv2nmwjZ4W5tsAlU69jsQeWDzy&#10;TZOd2nHcwrg6v9+T1flfMfsFAAD//wMAUEsDBBQABgAIAAAAIQAyLkpU3wAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcJpYWCsu6phNDIO3CgYF2zhqvrdY4VZNu5d9jTnCy&#10;rff0/L1iPblOnHEIrScN6TwBgVR521Kt4evz7U6BCNGQNZ0n1PCNAdbl9VVhcusv9IHnXawFh1DI&#10;jYYmxj6XMlQNOhPmvkdi7egHZyKfQy3tYC4c7jp5nyRP0pmW+ENjenxpsDrtRqdh29NMbjK3mdT7&#10;67hVanbaB9T69mZ6XoGIOMU/M/ziMzqUzHTwI9kgOg3Z43LBVl4ynmzI1AOXO2hYpCnIspD/G5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF9ataMyAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADIuSlTfAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="38A29F0D" id="Textové pole 23" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:229.85pt;margin-top:22.35pt;width:11.65pt;height:13.2pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe/ZGGMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L066Jl2NOEWWIsOA&#10;oi2QDj0rshwLk0WNUmJnXz9KiZOl22nYRaZE8pF8JD296xrDdgq9Blvw0WDImbISSm03Bf/2svzw&#10;iTMfhC2FAasKvlee383ev5u2LldXUIMpFTICsT5vXcHrEFyeZV7WqhF+AE5ZUlaAjQh0xU1WomgJ&#10;vTHZ1XA4yVrA0iFI5T293h+UfJbwq0rJ8FRVXgVmCk65hXRiOtfxzGZTkW9QuFrLYxriH7JohLYU&#10;9AR1L4JgW9R/QDVaIniowkBCk0FVaalSDVTNaPimmlUtnEq1EDnenWjy/w9WPu5W7hlZ6D5DRw2M&#10;hLTO554eYz1dhU38UqaM9ETh/kSb6gKT0en65nY85kySajS5mVwnWrOzs0MfvihoWBQKjtSVRJbY&#10;PfhAAcm0N4mxPBhdLrUx6RInQS0Msp2gHpqQUiSPCytjWVvwycfxMAFf6CL0yX9thPwei7xEoJux&#10;9HguPUqhW3dMl1TVbc/LGso90YVwmCTv5FIT/oPw4VkgjQ4xROsQnuioDFBScJQ4qwF//u092lNH&#10;SctZS6NYcP9jK1BxZr5a6nWc217AXlj3gt02CyBmRrRoTiaRHDCYXqwQmlfaknmMQiphJcUqeOjF&#10;RTgsBG2ZVPN5MqLpdCI82JWTETp2IvL40r0KdMc+BhqAR+iHVORv2nmwjZ4W5tsAlU69jsQeWDzy&#10;TZOd2nHcwrg6v9+T1flfMfsFAAD//wMAUEsDBBQABgAIAAAAIQAyLkpU3wAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcJpYWCsu6phNDIO3CgYF2zhqvrdY4VZNu5d9jTnCy&#10;rff0/L1iPblOnHEIrScN6TwBgVR521Kt4evz7U6BCNGQNZ0n1PCNAdbl9VVhcusv9IHnXawFh1DI&#10;jYYmxj6XMlQNOhPmvkdi7egHZyKfQy3tYC4c7jp5nyRP0pmW+ENjenxpsDrtRqdh29NMbjK3mdT7&#10;67hVanbaB9T69mZ6XoGIOMU/M/ziMzqUzHTwI9kgOg3Z43LBVl4ynmzI1AOXO2hYpCnIspD/G5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN79kYYyAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADIuSlTfAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="41023801" w14:textId="14846080" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="41023801" w14:textId="14846080" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="009E7FF4"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BE5299">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202771AC" wp14:editId="0059A7E8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1769745</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>282575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="248285" cy="180000"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="22" name="Textové pole 22"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="248285" cy="180000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3D5B5AC4" w14:textId="1593A755" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="005F4F82">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="202771AC" id="Textové pole 22" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:139.35pt;margin-top:22.25pt;width:19.55pt;height:14.15pt;z-index:251694080;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzIe03LgIAAHEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xkaxVZcaosVaZJ&#10;UVspnfpMMMRomENAYme/fge2k7bb07Q8kIM7Pu6+786Lu67R5CScV2BKOp3klAjDoVLmUNIfz5tP&#10;c0p8YKZiGowo6Vl4erf8+GHR2kLMoAZdCUcQxPiitSWtQ7BFlnlei4b5CVhh0CnBNSzg1h2yyrEW&#10;0RudzfL8NmvBVdYBF97j6X3vpMuEL6Xg4VFKLwLRJcXcQlpdWvdxzZYLVhwcs7XiQxrsH7JomDL4&#10;6AXqngVGjk79AdUo7sCDDBMOTQZSKi5SDVjNNH9Xza5mVqRakBxvLzT5/wfLH047++RI6L5ChwJG&#10;QlrrC4+HsZ5Ouib+Y6YE/Ujh+UKb6ALheDj7Mp/Nbyjh6JrOc/xFlOx62TofvgloSDRK6lCVRBY7&#10;bX3oQ8eQ+JYHraqN0jptYieItXbkxFBDHVKKCP4mShvSlvT2802egN/4IvTl/l4z/nNI71UU4mmD&#10;OV9Lj1bo9h1RFVaYKopHe6jOSJeDvpO85RuF+FvmwxNz2DrIEI5DeMRFasCkYLAoqcH9+tt5jEdF&#10;0UtJi61YUoOzQon+blDp2LWj4UZjPxrm2KwBeZnimFmeTLzggh5N6aB5wRlZxTfQxQzHl0oaRnMd&#10;+nHAGeNitUpB2JuWha3ZWR6how6RxefuhTk7qBhQ/gcYW5QV78TsY+NNA6tjAKmS0lcOB7axr1Ov&#10;DDMYB+f1PkVdvxTL3wAAAP//AwBQSwMEFAAGAAgAAAAhALmtp4bgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo01BIFLKpEIIDh4q2ILVHN16SQLyOYjc1f497guNqn2be&#10;lMtgejHR6DrLCPNZAoK4trrjBuHj/eUmB+G8Yq16y4TwQw6W1eVFqQptT7yhaesbEUPYFQqh9X4o&#10;pHR1S0a5mR2I4+/Tjkb5eI6N1KM6xXDTyzRJ7qVRHceGVg301FL9vT0aBPu6ajd7u14/T4H99NW8&#10;rcJOIl5fhccHEJ6C/4PhrB/VoYpOB3tk7USPkGZ5FlGExeIORARu51ncckDI0hxkVcr/C6pfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALMh7TcuAgAAcQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALmtp4bgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3D5B5AC4" w14:textId="1593A755" w:rsidR="00981722" w:rsidRDefault="00981722" w:rsidP="005F4F82">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006114E4" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F7564A" w14:textId="651FF855" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="006D288B" w:rsidP="005602D4">
+    <w:p w14:paraId="31F7564A" w14:textId="4A54EF1C" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="006D288B" w:rsidP="005602D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ve šk. roce</w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00981722">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...6 lines deleted...]
-        <w:t>n</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>avštěvuje</w:t>
+        <w:t>Navštěvuje</w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00981722">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>třídu; opakoval(</w:t>
-[...7 lines deleted...]
-        <w:t>a)</w:t>
+        <w:t>třídu; opakoval(a)</w:t>
       </w:r>
       <w:r w:rsidR="005F4F82">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ročník ZŠ; třídní učitel(ka):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1355C6AF" w14:textId="2A43148A" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="006D288B" w:rsidP="005F4F82">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Žák navštěvuje:</w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2873,77 +2960,77 @@
                 <wp:docPr id="28" name="Textové pole 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="192847" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="32620F48" w14:textId="7C0C2261" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="00DA6B27"/>
+                          <w:p w14:paraId="32620F48" w14:textId="7C0C2261" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="192C0388" id="Textové pole 28" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:344.8pt;margin-top:23.95pt;width:15.2pt;height:14.15pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIilykMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xk61cQp8hSZBgQ&#10;tAXSomdFlmJhsqhJSuzs14+S7aTtdhp2kSmReiIfHz27bWtNDsJ5Baag41FOiTAcSmV2BX1+Wn26&#10;psQHZkqmwYiCHoWnt/OPH2aNnYoJVKBL4QiCGD9tbEGrEOw0yzyvRM38CKww6JTgahZw63ZZ6ViD&#10;6LXOJnl+mTXgSuuAC+/x9K5z0nnCl1Lw8CClF4HogmJuIa0urdu4ZvMZm+4cs5XifRrsH7KomTL4&#10;6AnqjgVG9k79AVUr7sCDDCMOdQZSKi5SDVjNOH9XzaZiVqRakBxvTzT5/wfL7w8b++hIaL9Ciw2M&#10;hDTWTz0exnpa6er4xUwJ+pHC44k20QbC46WbyfWXK0o4usZXN1f5RUTJzpet8+GbgJpEo6AOu5LI&#10;Yoe1D13oEBLf8qBVuVJap01UglhqRw4Me6hDShHB30RpQ5qCXn6+yBPwG1+EPt3fasZ/9Om9ikI8&#10;bTDnc+nRCu22JaqMFQ68bKE8Il0OOiV5y1cK8dfMh0fmUDrIEI5DeMBFasCkoLcoqcD9+tt5jMeO&#10;opeSBqVYUP9zz5ygRH832Ouo28Fwg7EdDLOvl4DMjHHQLE8mXnBBD6Z0UL/glCziK+hihuNbBQ2D&#10;uQzdQOCUcbFYpCBUp2VhbTaWR+jYicjjU/vCnO37GFAA9zCIlE3ftbOLjTcNLPYBpEq9jsR2LPZ8&#10;o7KTWvopjKPzep+izv+K+W8AAAD//wMAUEsDBBQABgAIAAAAIQBDLx8w3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftgiAFoRK6pgimTeKywwBxDo3XVjRO1aTQvf2803az&#10;5U///znfjK4VN+xD40nDfJaAQCq9bajScDq+TxWIEA1Z03pCDd8YYFM8PuQms/5On3g7xEpwCIXM&#10;aKhj7DIpQ1mjM2HmOyS+ffnemchrX0nbmzuHu1YukiSVzjTEDbXp8LXG8noYnIZ9RxO5W7rdqD7e&#10;hr1Sk+s5oNbPT+P2BUTEMf7B8KvP6lCw08UPZINoNaRqnTKqYblag2BgxX0gLjykC5BFLv9/UPwA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACIpcpDICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQy8fMN4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="192C0388" id="Textové pole 28" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:344.8pt;margin-top:23.95pt;width:15.2pt;height:14.15pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzD9YiMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xk61cQp8hSZBgQ&#10;tAXSomdFlmJhsqhJSuzs14+S7aTtdhp2kSmReiIfHz27bWtNDsJ5Baag41FOiTAcSmV2BX1+Wn26&#10;psQHZkqmwYiCHoWnt/OPH2aNnYoJVKBL4QiCGD9tbEGrEOw0yzyvRM38CKww6JTgahZw63ZZ6ViD&#10;6LXOJnl+mTXgSuuAC+/x9K5z0nnCl1Lw8CClF4HogmJuIa0urdu4ZvMZm+4cs5XifRrsH7KomTL4&#10;6AnqjgVG9k79AVUr7sCDDCMOdQZSKi5SDVjNOH9XzaZiVqRakBxvTzT5/wfL7w8b++hIaL9Ciw2M&#10;hDTWTz0exnpa6er4xUwJ+pHC44k20QbC46WbyfWXK0o4usZXN1f5RUTJzpet8+GbgJpEo6AOu5LI&#10;Yoe1D13oEBLf8qBVuVJap01UglhqRw4Me6hDShHB30RpQ5qCXn6+yBPwG1+EPt3fasZ/9Om9ikI8&#10;bTDnc+nRCu22Jaos6OTEyxbKI9LloFOSt3ylEH/NfHhkDqWDDOE4hAdcpAZMCnqLkgrcr7+dx3js&#10;KHopaVCKBfU/98wJSvR3g72Ouh0MNxjbwTD7egnIzBgHzfJk4gUX9GBKB/ULTskivoIuZji+VdAw&#10;mMvQDQROGReLRQpCdVoW1mZjeYSOnYg8PrUvzNm+jwEFcA+DSNn0XTu72HjTwGIfQKrU60hsx2LP&#10;Nyo7qaWfwjg6r/cp6vyvmP8GAAD//wMAUEsDBBQABgAIAAAAIQBDLx8w3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftgiAFoRK6pgimTeKywwBxDo3XVjRO1aTQvf2803az&#10;5U///znfjK4VN+xD40nDfJaAQCq9bajScDq+TxWIEA1Z03pCDd8YYFM8PuQms/5On3g7xEpwCIXM&#10;aKhj7DIpQ1mjM2HmOyS+ffnemchrX0nbmzuHu1YukiSVzjTEDbXp8LXG8noYnIZ9RxO5W7rdqD7e&#10;hr1Sk+s5oNbPT+P2BUTEMf7B8KvP6lCw08UPZINoNaRqnTKqYblag2BgxX0gLjykC5BFLv9/UPwA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMw/WIjICAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQy8fMN4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="32620F48" w14:textId="7C0C2261" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="00DA6B27"/>
+                    <w:p w14:paraId="32620F48" w14:textId="7C0C2261" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="360C7B40" wp14:editId="355F8E20">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1618618</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>304352</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="264708" cy="179705"/>
@@ -2952,206 +3039,750 @@
                 <wp:docPr id="24" name="Textové pole 24"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="264708" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4E7E7942" w14:textId="63895B8F" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="00DA6B27">
+                          <w:p w14:paraId="4E7E7942" w14:textId="63895B8F" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="360C7B40" id="Textové pole 24" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:127.45pt;margin-top:23.95pt;width:20.85pt;height:14.15pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACWleKMwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xka9pFcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+29aaHIXzCkxBx6OcEmE4lMrsC/r9af3h&#10;hhIfmCmZBiMKehKe3i7ev5s3diYmUIEuhSMIYvyssQWtQrCzLPO8EjXzI7DCoFOCq1nArdtnpWMN&#10;otc6m+T5NGvAldYBF97j6V3npIuEL6Xg4UFKLwLRBcXcQlpdWndxzRZzNts7ZivF+zTYP2RRM2Xw&#10;0TPUHQuMHJz6A6pW3IEHGUYc6gykVFykGrCacf6mmm3FrEi1IDnenmny/w+W3x+39tGR0H6BFhsY&#10;CWmsn3k8jPW00tXxi5kS9COFpzNtog2E4+Fk+uk6xz5zdI2vP1/nVxElu1y2zoevAmoSjYI67Eoi&#10;ix03PnShQ0h8y4NW5VppnTZRCWKlHTky7KEOKUUEfxWlDWkKOv14lSfgV74Ifb6/04z/6NN7EYV4&#10;2mDOl9KjFdpdS1SJFU4GXnZQnpAuB52SvOVrhfgb5sMjcygdZAjHITzgIjVgUtBblFTgfv3tPMZj&#10;R9FLSYNSLKj/eWBOUKK/Gex11O1guMHYDYY51CtAZsY4aJYnEy+4oAdTOqifcUqW8RV0McPxrYKG&#10;wVyFbiBwyrhYLlMQqtOysDFbyyN07ETk8al9Zs72fQwogHsYRMpmb9rZxcabBpaHAFKlXkdiOxZ7&#10;vlHZSS39FMbReblPUZd/xeI3AAAA//8DAFBLAwQUAAYACAAAACEAGgs7It8AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvDR2kSClyNBYo0kvPViN5y2MQMrOEnZp8e0dT3qa&#10;TObLP99fbGbbqzONvnOMcL+MQBFXru64Qfh4f73LQPlguDa9Y0L4Jg+b8vqqMHntLvxG50NolISw&#10;zw1CG8KQa+2rlqzxSzcQy+3LjdYEWcdG16O5SLjtdRxFqbamY/nQmoGeW6pOh8ki7AZe6G1it3O2&#10;f5l2WbY4fXpCvL2Znx5BBZrDHwy/+qIOpTgd3cS1Vz1C/JCsBUVIVjIFiNdpCuqIsEpj0GWh/zco&#10;fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACWleKMwIAAHMEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAaCzsi3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4E7E7942" w14:textId="63895B8F" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situace v kmenové třídě žáka (dle příslušných ustanovení Vyhlášky č. 27/2016 Sb., v platném znění) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3A8421" w14:textId="30A0C891" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="006D288B" w:rsidP="005602D4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">celkový počet žáků ve třídě: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">počet žáků nadaných: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1A452F" w14:textId="45FC856D" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="005D7212" w:rsidP="005602D4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B7F26BB" wp14:editId="34B8CD17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5554502</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="183515" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="38" name="Textové pole 38"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="183515" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1563E768" w14:textId="5FAE9964" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:pStyle w:val="Default"/>
                             </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6FA69282" w14:textId="34B13468" w:rsidR="005F4F82" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
+                            <w:r>
+                              <w:t xml:space="preserve"> dalším </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:t>pedag</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:t>prac</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005F4F82" w:rsidRPr="005F4F82">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C7EC6F" wp14:editId="71C64293">
+                                  <wp:extent cx="664210" cy="62865"/>
+                                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                                  <wp:docPr id="44" name="Obrázek 44"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 2"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId7">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="664210" cy="62865"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                            <w:r w:rsidR="005F4F82">
+                              <w:t>023</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="360C7B40" id="Textové pole 24" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:127.45pt;margin-top:23.95pt;width:20.85pt;height:14.15pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAFR7AMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xka9pZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgexk7bb07QXfHDHx91333l22zWaHITzCkxJx6OcEmE4VMrsSvr9afXh&#10;hhIfmKmYBiNKehSe3s7fv5u1thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dbuscqxF&#10;9EZnkzyfZi24yjrgwns8vTs56TzhSyl4eJDSi0B0STG3kFaX1m1cs/mMFTvHbK14nwb7hywapgw+&#10;eoa6Y4GRvVN/QDWKO/Agw4hDk4GUiotUA1Yzzt9Us6mZFakWJMfbM03+/8Hy+8PGPjoSui/QYQMj&#10;Ia31hcfDWE8nXRO/mClBP1J4PNMmukA4Hk6mn65z7DNH1/j683V+FVGyy2XrfPgqoCHRKKnDriSy&#10;2GHtwyl0CIlvedCqWimt0yYqQSy1IweGPdQhpYjgr6K0IW1Jpx+v8gT8yhehz/e3mvEffXovohBP&#10;G8z5Unq0QrftiKqwwiSUeLSF6oh0OTgpyVu+Uoi/Zj48MofSQYZwHMIDLlIDJgW9RUkN7tffzmM8&#10;dhS9lLQoxZL6n3vmBCX6m8FeR90OhhuM7WCYfbMEZGaMg2Z5MvGCC3owpYPmGadkEV9BFzMc3ypp&#10;GMxlOA0EThkXi0UKQnVaFtZmY3mEjp2IPD51z8zZvo8BBXAPg0hZ8aadp9h408BiH0Cq1OsLiz3f&#10;qOykln4K4+i83Keoy79i/hsAAP//AwBQSwMEFAAGAAgAAAAhABoLOyLfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLw0dpEgpcjQWKNJLz1YjectjEDKzhJ2afHtHU96mkzm&#10;yz/fX2xm26szjb5zjHC/jEARV67uuEH4eH+9y0D5YLg2vWNC+CYPm/L6qjB57S78RudDaJSEsM8N&#10;QhvCkGvtq5as8Us3EMvty43WBFnHRtejuUi47XUcRam2pmP50JqBnluqTofJIuwGXuhtYrdztn+Z&#10;dlm2OH16Qry9mZ8eQQWawx8Mv/qiDqU4Hd3EtVc9QvyQrAVFSFYyBYjXaQrqiLBKY9Blof83KH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAABUewDECAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGgs7It8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1B7F26BB" id="Textové pole 38" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:437.35pt;margin-top:.45pt;width:14.45pt;height:14.15pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuGiUpMwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkSttZcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fgeOk7bb07QXfHDHx91333l+2zWaHIXzCkxJx6OcEmE4VMrsS/r9af3p&#10;hhIfmKmYBiNK+iI8vV18/DBvbSEmUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw6/ZZ5ViL&#10;6I3OJnl+lbXgKuuAC+/x9K530kXCl1Lw8CClF4HokmJuIa0urbu4Zos5K/aO2VrxUxrsH7JomDL4&#10;6BnqjgVGDk79AdUo7sCDDCMOTQZSKi5SDVjNOH9XzbZmVqRakBxvzzT5/wfL749b++hI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujhy5k20QXC46Wb6Ww8o4Sja3z9+TqfRZTsctk6H74KaEg0SuqwK4ks&#10;dtz40IcOIfEtD1pVa6V12kQliJV25MiwhzqkFBH8TZQ2pC3p1XSWJ+A3vgh9vr/TjP84pfcqCvG0&#10;wZwvpUcrdLuOqKqkk+nAyw6qF6TLQa8kb/laIf6G+fDIHEoHGcJxCA+4SA2YFJwsSmpwv/52HuOx&#10;o+ilpEUpltT/PDAnKNHfDPY66nYw3GDsBsMcmhUgM2McNMuTiRdc0IMpHTTPOCXL+Aq6mOH4VknD&#10;YK5CPxA4ZVwslykI1WlZ2Jit5RE6diLy+NQ9M2dPfQwogHsYRMqKd+3sY+NNA8tDAKlSryOxPYsn&#10;vlHZSS2nKYyj83qfoi7/isVvAAAA//8DAFBLAwQUAAYACAAAACEAICpl9d0AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXCrqEKrWCdlUFIHUSw8U1LMbb5Oo8TqKnTb8PeYE&#10;x9GM3rxiPdlOXGjwrWOEx3kCgrhypuUa4evz/UGB8EGz0Z1jQvgmD+vy9qbQuXFX/qDLPtQiQtjn&#10;GqEJoc+l9FVDVvu564ljd3KD1SHGoZZm0NcIt51Mk2QprW45PjS6p9eGqvN+tAjbnmdys7CbSe3e&#10;xq1Ss/PBE+L93fTyDCLQFP7G8Ksf1aGMTkc3svGiQ1CrxSpOETIQsc6SpyWII0KapSDLQv73L38A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7holKTMCAABzBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAICpl9d0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="4E7E7942" w14:textId="63895B8F" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="1563E768" w14:textId="5FAE9964" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:pStyle w:val="Default"/>
                       </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6FA69282" w14:textId="34B13468" w:rsidR="005F4F82" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
+                      <w:r>
+                        <w:t xml:space="preserve"> dalším </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:t>pedag</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:t>prac</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005F4F82" w:rsidRPr="005F4F82">
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C7EC6F" wp14:editId="71C64293">
+                            <wp:extent cx="664210" cy="62865"/>
+                            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                            <wp:docPr id="44" name="Obrázek 44"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 2"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId7">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="664210" cy="62865"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                      <w:r w:rsidR="005F4F82">
+                        <w:t>023</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
-[...59 lines deleted...]
-      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55594ED9" wp14:editId="440B33FC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5139533</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="183515" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="Textové pole 36"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="183515" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4242B722" w14:textId="4EB8B4F8" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="55594ED9" id="Textové pole 36" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:404.7pt;margin-top:.35pt;width:14.45pt;height:14.15pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpbNrSMwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSz+COEWWIsOA&#10;oi2QDj0rshQLk0VNUmJnv36UbCdtt9Owi0yJ1BP5+Oj5bVtrchDOKzAFHY9ySoThUCqzK+j35/Wn&#10;a0p8YKZkGowo6FF4erv4+GHe2JmYQAW6FI4giPGzxha0CsHOsszzStTMj8AKg04JrmYBt26XlY41&#10;iF7rbJLnl1kDrrQOuPAeT+86J10kfCkFD49SehGILijmFtLq0rqNa7aYs9nOMVsp3qfB/iGLmimD&#10;j56g7lhgZO/UH1C14g48yDDiUGcgpeIi1YDVjPN31WwqZkWqBcnx9kST/3+w/OGwsU+OhPYLtNjA&#10;SEhj/czjYaynla6OX8yUoB8pPJ5oE20gPF66vpiOp5RwdI2vbq7yaUTJzpet8+GrgJpEo6AOu5LI&#10;Yod7H7rQISS+5UGrcq20TpuoBLHSjhwY9lCHlCKCv4nShjQFvbyY5gn4jS9Cn+5vNeM/+vReRSGe&#10;NpjzufRohXbbElUWdPJ54GUL5RHpctApyVu+Voh/z3x4Yg6lgwzhOIRHXKQGTAp6i5IK3K+/ncd4&#10;7Ch6KWlQigX1P/fMCUr0N4O9jrodDDcY28Ew+3oFyMwYB83yZOIFF/RgSgf1C07JMr6CLmY4vlXQ&#10;MJir0A0EThkXy2UKQnVaFu7NxvIIHTsReXxuX5izfR8DCuABBpGy2bt2drHxpoHlPoBUqdeR2I7F&#10;nm9UdlJLP4VxdF7vU9T5X7H4DQAA//8DAFBLAwQUAAYACAAAACEAvMmnmtwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXCpq01bFDdlUFFGpFw60iLMbL0nUeB3FThv+vuYE&#10;x9GM3rx8PbpWnKkPjWeEx6kCQVx623CF8HnYPmgQIRq2pvVMCD8UYF3c3uQms/7CH3Tex0okCIfM&#10;INQxdpmUoazJmTD1HXHqvn3vTEyxr6TtzSXBXStnSi2lMw2nh9p09FpTedoPDmHX8URuFm4z6ve3&#10;Yaf15PQVCPH+bnx5BhFpjH9j+NVP6lAkp6Mf2AbRImi1WqQpwhOIVOu5noM4IsxWCmSRy//+xRUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpbNrSMwIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8yaea3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4242B722" w14:textId="4EB8B4F8" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D920EB0" wp14:editId="27AA5D65">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4679158</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="183515" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="34" name="Textové pole 34"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="183515" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0C4CD96E" w14:textId="22C67D2D" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4D920EB0" id="Textové pole 34" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;margin-left:368.45pt;margin-top:.3pt;width:14.45pt;height:14.15pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoy/73MQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSttZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgexk7bb07QXfHDHx91333l21zWaHITzCkxJx6OcEmE4VMrsSvr9efXp&#10;lhIfmKmYBiNKehSe3s0/fpi1thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dbuscqxF&#10;9EZnkzy/zlpwlXXAhfd4en9y0nnCl1Lw8CilF4HokmJuIa0urdu4ZvMZK3aO2VrxPg32D1k0TBl8&#10;9Ax1zwIje6f+gGoUd+BBhhGHJgMpFRepBqxmnL+rZlMzK1ItSI63Z5r8/4PlD4eNfXIkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTweKZNdIHweOn2ajqeUsLRNb75fJNPI0p2uWydD18FNCQaJXXYlUQW&#10;O6x9OIUOIfEtD1pVK6V12kQliKV25MCwhzqkFBH8TZQ2pC3p9dU0T8BvfBH6fH+rGf/Rp/cqCvG0&#10;wZwvpUcrdNuOqKqkk1RRPNpCdUS6HJyU5C1fKcRfMx+emEPpIEM4DuERF6kBk4LeoqQG9+tv5zEe&#10;O4peSlqUYkn9zz1zghL9zWCvo24Hww3GdjDMvlkCMjPGQbM8mXjBBT2Y0kHzglOyiK+gixmOb5U0&#10;DOYynAYCp4yLxSIFoTotC2uzsTxCx05EHp+7F+Zs38eAAniAQaSseNfOU2y8aWCxDyBV6vWFxZ5v&#10;VHZSSz+FcXRe71PU5V8x/w0AAP//AwBQSwMEFAAGAAgAAAAhAEizWtLdAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6lAgdUM2FUUg9cKBgji7yZJEjddR7LTh71lO5Tia&#10;0cybfD25Th1pCK1nhNt5Aoq49FXLNcLnx+uNARWi5cp2ngnhhwKsi8uL3GaVP/E7HXexVlLCIbMI&#10;TYx9pnUoG3I2zH1PLN63H5yNIodaV4M9Sbnr9CJJUu1sy7LQ2J6eGyoPu9EhbHue6c2920zm7WXc&#10;GjM7fAVCvL6anh5BRZriOQx/+IIOhTDt/chVUB3C8i5dSRQhBSX2Mn2QJ3uEhVmBLnL9n7/4BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOjL/vcxAgAAcwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEizWtLdAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0C4CD96E" w14:textId="22C67D2D" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10785A31" wp14:editId="10C17756">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4187668</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="183515" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32" name="Textové pole 32"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="183515" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4A7C396A" w14:textId="144FAA5D" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="10785A31" id="Textové pole 32" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;margin-left:329.75pt;margin-top:.3pt;width:14.45pt;height:14.15pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrI5OYMwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykStpFcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fge2k7bb07QXfHDHx91333lx29aanITzCkxBx6OcEmE4lMocCvr9afPp&#10;hhIfmCmZBiMK+iI8vV1+/LBo7FxMoAJdCkcQxPh5YwtahWDnWeZ5JWrmR2CFQacEV7OAW3fISsca&#10;RK91NsnzWdaAK60DLrzH07vOSZcJX0rBw4OUXgSiC4q5hbS6tO7jmi0XbH5wzFaK92mwf8iiZsrg&#10;o2eoOxYYOTr1B1StuAMPMow41BlIqbhINWA14/xdNbuKWZFqQXK8PdPk/x8svz/t7KMjof0CLTYw&#10;EtJYP/d4GOtppavjFzMl6EcKX860iTYQHi/dXE3HU0o4usbXn6/zaUTJLpet8+GrgJpEo6AOu5LI&#10;YqetD13oEBLf8qBVuVFap01UglhrR04Me6hDShHB30RpQ5qCzq6meQJ+44vQ5/t7zfiPPr1XUYin&#10;DeZ8KT1aod23RJUFncwGXvZQviBdDjolecs3CvG3zIdH5lA6yBCOQ3jARWrApKC3KKnA/frbeYzH&#10;jqKXkgalWFD/88icoER/M9jrqNvBcIOxHwxzrNeAzIxx0CxPJl5wQQ+mdFA/45Ss4ivoYobjWwUN&#10;g7kO3UDglHGxWqUgVKdlYWt2lkfo2InI41P7zJzt+xhQAPcwiJTN37Wzi403DayOAaRKvY7Ediz2&#10;fKOyk1r6KYyj83qfoi7/iuVvAAAA//8DAFBLAwQUAAYACAAAACEAQvYHnNwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOwW7CMBBE75X6D9ZW6gWBA4LIpHEQVK3EpYcC4mzibRIRr6PYgfTvuz21&#10;txnNaOblm9G14oZ9aDxpmM8SEEiltw1VGk7H96kCEaIha1pPqOEbA2yKx4fcZNbf6RNvh1gJHqGQ&#10;GQ11jF0mZShrdCbMfIfE2ZfvnYls+0ra3tx53LVykSSpdKYhfqhNh681ltfD4DTsO5rI3dLtRvXx&#10;NuyVmlzPAbV+fhq3LyAijvGvDL/4jA4FM138QDaIVkO6Wq+4ygIEx6lSSxAXDQu1Blnk8j9/8QMA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBrI5OYMwIAAHMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBC9gec3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4A7C396A" w14:textId="144FAA5D" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A9CB1FA" wp14:editId="6CFF9C38">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3745872</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5156</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="183515" cy="180000"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="30" name="Textové pole 30"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="183515" cy="180000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0A2F00E5" w14:textId="170580A4" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A9CB1FA" id="Textové pole 30" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:294.95pt;margin-top:.4pt;width:14.45pt;height:14.15pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtPeVFMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQ0aGIUDEqpkmo&#10;rUSnPhvHBmuOz7MNCfv1OzsJtN2epvFgzr7z57vvvsv8rq01OQnnFZiSjkc5JcJwqJTZl/T78/rT&#10;jBIfmKmYBiNKehae3i0+fpg3thATOICuhCMIYnzR2JIeQrBFlnl+EDXzI7DCoFOCq1nArdtnlWMN&#10;otc6m+T5bdaAq6wDLrzH0/vOSRcJX0rBw6OUXgSiS4q5hbS6tO7imi3mrNg7Zg+K92mwf8iiZsrg&#10;oxeoexYYOTr1B1StuAMPMow41BlIqbhINWA14/xdNdsDsyLVguR4e6HJ/z9Y/nDa2idHQvsFWmxg&#10;JKSxvvB4GOtppavjP2ZK0I8Uni+0iTYQHi/NbqbjKSUcXeNZjr+Ikl0vW+fDVwE1iUZJHXYlkcVO&#10;Gx+60CEkvuVBq2qttE6bqASx0o6cGPZQh5Qigr+J0oY0Jb29meYJ+I0vQl/u7zTjP/r0XkUhnjaY&#10;87X0aIV21xJVlXTyeeBlB9UZ6XLQKclbvlaIv2E+PDGH0kGGcBzCIy5SAyYFvUXJAdyvv53HeOwo&#10;eilpUIol9T+PzAlK9DeDvY66HQw3GLvBMMd6BcjMGAfN8mTiBRf0YEoH9QtOyTK+gi5mOL5V0jCY&#10;q9ANBE4ZF8tlCkJ1WhY2Zmt5hI6diDw+ty/M2b6PAQXwAINIWfGunV1svGlgeQwgVep1JLZjsecb&#10;lZ3U0k9hHJ3X+xR1/VYsfgMAAP//AwBQSwMEFAAGAAgAAAAhAPh4JPDcAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxmxQtm5hJsaLQiwereN4mYxKanQ3ZTRv/vePJ3t7w&#10;Hu99U2xm16sTjaHzjJAuE1DEla87bhA+P17vDKgQLde290wIPxRgU15fFTav/Znf6bSPjZISDrlF&#10;aGMccq1D1ZKzYekHYvG+/ehslHNsdD3as5S7Xq+SZK2d7VgWWjvQc0vVcT85hN3AC729d9vZvL1M&#10;O2MWx69AiLc389MjqEhz/A/DH76gQylMBz9xHVSP8GCyTKII8oDY69SIOCCsshR0WehL/vIXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALT3lRTECAABzBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+Hgk8NwAAAAHAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0A2F00E5" w14:textId="170580A4" w:rsidR="005F4F82" w:rsidRDefault="005F4F82" w:rsidP="005F4F82"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003A2146">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55356BB7" wp14:editId="514C7586">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4546600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>282897</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="183515" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="48" name="Textové pole 48"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="183515" cy="179705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="29543942" w14:textId="5ED45059" w:rsidR="007F75C5" w:rsidRPr="00DA6B27" w:rsidRDefault="007F75C5" w:rsidP="00DA6B27">
+                          <w:p w14:paraId="29543942" w14:textId="4901289D" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
-                              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1F254F3A" w14:textId="77777777" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                             <w:r>
                               <w:t xml:space="preserve"> dalším </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>pedag</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>prac</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005F4F82">
                               <w:rPr>
                                 <w:noProof/>
@@ -3209,61 +3840,56 @@
                               <w:t>023</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="55356BB7" id="Textové pole 48" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:358pt;margin-top:22.3pt;width:14.45pt;height:14.15pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsVWxjMgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSttZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fgeOk7bb07QXfHDHx91333l21zWaHITzCkxJx6OcEmE4VMrsSvr9efXp&#10;lhIfmKmYBiNKehSe3s0/fpi1thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYdEpwDQu4dbuscqxF&#10;9EZnkzy/zlpwlXXAhfd4et876TzhSyl4eJTSi0B0STG3kFaX1m1cs/mMFTvHbK34KQ32D1k0TBl8&#10;9Ax1zwIje6f+gGoUd+BBhhGHJgMpFRepBqxmnL+rZlMzK1ItSI63Z5r8/4PlD4eNfXIkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTweKZNdIHweOn2ajqeUsLRNb75fJNPI0p2uWydD18FNCQaJXXYlUQW&#10;O6x96EOHkPiWB62qldI6baISxFI7cmDYQx1Sigj+Jkob0pb0+mqaJ+A3vgh9vr/VjP84pfcqCvG0&#10;wZwvpUcrdNuOqKqkkzMvW6iOSJeDXkne8pVC/DXz4Yk5lA4yhOMQHnGRGjApOFmU1OB+/e08xmNH&#10;0UtJi1Isqf+5Z05Qor8Z7HXU7WC4wdgOhtk3S0BmxjholicTL7igB1M6aF5wShbxFXQxw/GtkobB&#10;XIZ+IHDKuFgsUhCq07KwNhvLI3TsROTxuXthzp76GFAADzCIlBXv2tnHxpsGFvsAUqVeR2J7Fk98&#10;o7KTWk5TGEfn9T5FXf4V898AAAD//wMAUEsDBBQABgAIAAAAIQBWTsT74AAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKuq0stI0jVNRBFIvHCioZzdekqjxOoqdNvw9y4ne&#10;ZjWj2TfFdnKduOAQWk8aFvMEBFLlbUu1hq/Pt6cMRIiGrOk8oYYfDLAt7+8Kk1t/pQ+8HGItuIRC&#10;bjQ0Mfa5lKFq0Jkw9z0Se99+cCbyOdTSDubK5a6TyyRJpTMt8YfG9PjSYHU+jE7DvqeZ3Cm3m7L3&#10;13GfZbPzMaDWjw/T8wZExCn+h+EPn9GhZKaTH8kG0WlYLVLeEjUolYLgwEqpNYgTi+UaZFnI2wXl&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsVWxjMgIAAHMEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBWTsT74AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="55356BB7" id="Textové pole 48" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:358pt;margin-top:22.3pt;width:14.45pt;height:14.15pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkyBy0MwIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSttFcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx91333l+19aaHIXzCkxBx6OcEmE4lMrsC/r9ef3p&#10;lhIfmCmZBiMKehKe3i0+fpg3diYmUIEuhSMIYvyssQWtQrCzLPO8EjXzI7DCoFOCq1nArdtnpWMN&#10;otc6m+T5ddaAK60DLrzH0/vOSRcJX0rBw6OUXgSiC4q5hbS6tO7imi3mbLZ3zFaK92mwf8iiZsrg&#10;o2eoexYYOTj1B1StuAMPMow41BlIqbhINWA14/xdNduKWZFqQXK8PdPk/x8sfzhu7ZMjof0CLTYw&#10;EtJYP/N4GOtppavjFzMl6EcKT2faRBsIj5dur6bjKSUcXeObzzf5NKJkl8vW+fBVQE2iUVCHXUlk&#10;sePGhy50CIlvedCqXCut0yYqQay0I0eGPdQhpYjgb6K0IU1Br6+meQJ+44vQ5/s7zfiPPr1XUYin&#10;DeZ8KT1aod21RJUFndwOvOygPCFdDjolecvXCvE3zIcn5lA6yBCOQ3jERWrApKC3KKnA/frbeYzH&#10;jqKXkgalWFD/88CcoER/M9jrqNvBcIOxGwxzqFeAzIxx0CxPJl5wQQ+mdFC/4JQs4yvoYobjWwUN&#10;g7kK3UDglHGxXKYgVKdlYWO2lkfo2InI43P7wpzt+xhQAA8wiJTN3rWzi403DSwPAaRKvY7Ediz2&#10;fKOyk1r6KYyj83qfoi7/isVvAAAA//8DAFBLAwQUAAYACAAAACEAVk7E++AAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqtLLSNI1TUQRSLxwoqGc3XpKo8TqKnTb8PcuJ&#10;3mY1o9k3xXZynbjgEFpPGhbzBARS5W1LtYavz7enDESIhqzpPKGGHwywLe/vCpNbf6UPvBxiLbiE&#10;Qm40NDH2uZShatCZMPc9EnvffnAm8jnU0g7myuWuk8skSaUzLfGHxvT40mB1PoxOw76nmdwpt5uy&#10;99dxn2Wz8zGg1o8P0/MGRMQp/ofhD5/RoWSmkx/JBtFpWC1S3hI1KJWC4MBKqTWIE4vlGmRZyNsF&#10;5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJMgctDMCAABzBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVk7E++AAAAAJAQAADwAAAAAAAAAA&#10;AAAAAACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="29543942" w14:textId="5ED45059" w:rsidR="007F75C5" w:rsidRPr="00DA6B27" w:rsidRDefault="007F75C5" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="29543942" w14:textId="4901289D" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
-                        <w:jc w:val="center"/>
-[...3 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1F254F3A" w14:textId="77777777" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                       <w:r>
                         <w:t xml:space="preserve"> dalším </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>pedag</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>prac</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005F4F82">
                         <w:rPr>
                           <w:noProof/>
@@ -3306,103 +3932,98 @@
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                       <w:r>
                         <w:t>023</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003A2146">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53BE071A" wp14:editId="1D9E801C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53BE071A" wp14:editId="03977859">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6072505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>284167</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="183515" cy="180000"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="50" name="Textové pole 50"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="183515" cy="180000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4DC0CC0F" w14:textId="6288A5DF" w:rsidR="007F75C5" w:rsidRPr="00DA6B27" w:rsidRDefault="007F75C5" w:rsidP="00DA6B27">
+                          <w:p w14:paraId="4DC0CC0F" w14:textId="6288A5DF" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
-                              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="78612CF8" w14:textId="77777777" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                             <w:r>
                               <w:t xml:space="preserve"> dalším </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>pedag</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>prac</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005F4F82">
                               <w:rPr>
                                 <w:noProof/>
@@ -3460,61 +4081,56 @@
                               <w:t>023</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53BE071A" id="Textové pole 50" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:478.15pt;margin-top:22.4pt;width:14.45pt;height:14.15pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoBFP0MQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQUSFEqBgV0yTU&#10;VqJVn41jE2uOz7MNCfv1OzsJtN2epvFgzr7z57vvvsvirq01OQnnFZiCjkc5JcJwKJU5FPTlefNl&#10;RokPzJRMgxEFPQtP75afPy0aOxcTqECXwhEEMX7e2IJWIdh5lnleiZr5EVhh0CnB1Szg1h2y0rEG&#10;0WudTfL8NmvAldYBF97j6X3npMuEL6Xg4VFKLwLRBcXcQlpdWvdxzZYLNj84ZivF+zTYP2RRM2Xw&#10;0QvUPQuMHJ36A6pW3IEHGUYc6gykVFykGrCacf6hml3FrEi1IDneXmjy/w+WP5x29smR0H6FFhsY&#10;CWmsn3s8jPW00tXxHzMl6EcKzxfaRBsIj5dmN9PxlBKOrvEsx19Eya6XrfPhm4CaRKOgDruSyGKn&#10;rQ9d6BAS3/KgVblRWqdNVIJYa0dODHuoQ0oRwd9FaUOagt7eTPME/M4XoS/395rxH316b6IQTxvM&#10;+Vp6tEK7b4kqCzqZDLzsoTwjXQ46JXnLNwrxt8yHJ+ZQOsgQjkN4xEVqwKSgtyipwP3623mMx46i&#10;l5IGpVhQ//PInKBEfzfY66jbwXCDsR8Mc6zXgMyMcdAsTyZecEEPpnRQv+KUrOIr6GKG41sFDYO5&#10;Dt1A4JRxsVqlIFSnZWFrdpZH6NiJyONz+8qc7fsYUAAPMIiUzT+0s4uNNw2sjgGkSr2OxHYs9nyj&#10;spNa+imMo/N2n6Ku34rlbwAAAP//AwBQSwMEFAAGAAgAAAAhAE+RJR3gAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHghsAUKLrVbIkYTLh4E43npjm1Dd7bpbqH+e8eTHifz&#10;5b3v5dvRteKCfWg8aZjPEhBIpbcNVRo+jq9TBSJEQ9a0nlDDNwbYFrc3ucmsv9I7Xg6xEhxCITMa&#10;6hi7TMpQ1uhMmPkOiX9fvncm8tlX0vbmyuGulYskWUtnGuKG2nT4XGN5PgxOw76jidylbjeqt5dh&#10;r9Tk/BlQ6/u78ekRRMQx/sHwq8/qULDTyQ9kg2g1bFbrJaMa0pQnMLBRqwWIk4aH5Rxkkcv/C4of&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgEU/QxAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE+RJR3gAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="53BE071A" id="Textové pole 50" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:478.15pt;margin-top:22.4pt;width:14.45pt;height:14.15pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi1mppMQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQUbGIUDEqpkmo&#10;rUSnPhvHBmuOz7MNCfv1OzsJtN2epvFgzr7z57vvvsv8rq01OQnnFZiSjkc5JcJwqJTZl/T78/rT&#10;jBIfmKmYBiNKehae3i0+fpg3thATOICuhCMIYnzR2JIeQrBFlnl+EDXzI7DCoFOCq1nArdtnlWMN&#10;otc6m+T5bdaAq6wDLrzH0/vOSRcJX0rBw6OUXgSiS4q5hbS6tO7imi3mrNg7Zg+K92mwf8iiZsrg&#10;oxeoexYYOTr1B1StuAMPMow41BlIqbhINWA14/xdNdsDsyLVguR4e6HJ/z9Y/nDa2idHQvsFWmxg&#10;JKSxvvB4GOtppavjP2ZK0I8Uni+0iTYQHi/NbqbjKSUcXeNZjr+Ikl0vW+fDVwE1iUZJHXYlkcVO&#10;Gx+60CEkvuVBq2qttE6bqASx0o6cGPZQh5Qigr+J0oY0Jb29meYJ+I0vQl/u7zTjP/r0XkUhnjaY&#10;87X0aIV21xJVlXTyeeBlB9UZ6XLQKclbvlaIv2E+PDGH0kGGcBzCIy5SAyYFvUXJAdyvv53HeOwo&#10;eilpUIol9T+PzAlK9DeDvY66HQw3GLvBMMd6BcjMGAfN8mTiBRf0YEoH9QtOyTK+gi5mOL5V0jCY&#10;q9ANBE4ZF8tlCkJ1WhY2Zmt5hI6diDw+ty/M2b6PAQXwAINIWfGunV1svGlgeQwgVep1JLZjsecb&#10;lZ3U0k9hHJ3X+xR1/VYsfgMAAP//AwBQSwMEFAAGAAgAAAAhAE+RJR3gAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHghsAUKLrVbIkYTLh4E43npjm1Dd7bpbqH+e8eTHifz&#10;5b3v5dvRteKCfWg8aZjPEhBIpbcNVRo+jq9TBSJEQ9a0nlDDNwbYFrc3ucmsv9I7Xg6xEhxCITMa&#10;6hi7TMpQ1uhMmPkOiX9fvncm8tlX0vbmyuGulYskWUtnGuKG2nT4XGN5PgxOw76jidylbjeqt5dh&#10;r9Tk/BlQ6/u78ekRRMQx/sHwq8/qULDTyQ9kg2g1bFbrJaMa0pQnMLBRqwWIk4aH5Rxkkcv/C4of&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGLWamkxAgAAcwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE+RJR3gAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="4DC0CC0F" w14:textId="6288A5DF" w:rsidR="007F75C5" w:rsidRPr="00DA6B27" w:rsidRDefault="007F75C5" w:rsidP="00DA6B27">
+                    <w:p w14:paraId="4DC0CC0F" w14:textId="6288A5DF" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
-                        <w:jc w:val="center"/>
-[...3 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="78612CF8" w14:textId="77777777" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5">
                       <w:r>
                         <w:t xml:space="preserve"> dalším </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>pedag</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>prac</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005F4F82">
                         <w:rPr>
                           <w:noProof/>
@@ -3557,726 +4173,105 @@
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                       <w:r>
                         <w:t>023</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>počet žáků se SVP s přiznanými podpůrnými opatřeními stupně: I.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...246 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...82 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...82 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...247 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="006D288B" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005B243D" w14:textId="239CF9BA" w:rsidR="006D288B" w:rsidRPr="005F4F82" w:rsidRDefault="006D288B" w:rsidP="007F75C5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">počet žáků, kterým je při vzdělávání poskytována podpora: asistentem pedagoga </w:t>
       </w:r>
       <w:r w:rsidR="005F4F82">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F4F82">
@@ -4899,51 +4894,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="657657EB" w14:textId="6D7D7FD8" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="63F015F9" id="Textové pole 52" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:43.85pt;margin-top:13.45pt;width:262.6pt;height:14.15pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/xzkqNgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkatpZcaosVaZJ&#10;UVspnfpMMMRomGNAYne/fgeOk7bb07QXfHDHx91333l+2zWaHIXzCkxJx6OcEmE4VMrsS/r9af3p&#10;hhIfmKmYBiNK+iI8vV18/DBvbSEmUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhZw6/ZZ5ViL&#10;6I3OJnk+y1pwlXXAhfd4etc76SLhSyl4eJDSi0B0STG3kFaX1l1cs8WcFXvHbK34KQ32D1k0TBl8&#10;9Ax1xwIjB6f+gGoUd+BBhhGHJgMpFRepBqxmnL+rZlszK1ItSI63Z5r8/4Pl98etfXQkdF+gwwZG&#10;QlrrC4+HsZ5OuiZ+MVOCfqTw5Uyb6ALheDidTq/yCbo4+sbXn6/zqwiTXW5b58NXAQ2JRkkdtiWx&#10;xY4bH/rQISQ+5kGraq20TpsoBbHSjhwZNlGHlCOCv4nShrQlnWEiCfiNL0Kf7+804z9O6b2KQjxt&#10;MOdL7dEK3a4jqirp5GYgZgfVC/LloJeSt3ytEH/DfHhkDrWDPOA8hAdcpAZMCk4WJTW4X387j/HY&#10;UvRS0qIWS+p/HpgTlOhvBps9neV5FG/aoOEGYzcY5tCsANkZ47RZnswYF/RgSgfNM47KMr6ELmY4&#10;vlfSMJir0E8FjhoXy2UKQolaFjZma3mEjt2IXD51z8zZUy8DquAeBqWy4l1L+9h408DyEECq1O9I&#10;bs/kiXOUd1LMaRTj/Lzep6jLD2PxGwAA//8DAFBLAwQUAAYACAAAACEAmqeoUd0AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCL6WRY7CdOJZDKZT0mp8H2FiqbWKtjKTETp++&#10;21N722WGmW+q7WwHcTM+9I4ULBcJCEON0z21Ck7Hj9cViBCRNA6OjIK7CbCtHx8qLLWbaG9uh9gK&#10;DqFQooIuxrGUMjSdsRgWbjTE2pfzFiO/vpXa48ThdpBpkuTSYk/c0OFo3jvTXA5XyyXYfq8/7556&#10;uX/JikHupua4U+r5aX7bgIhmjn9m+MVndKiZ6eyupIMYFKyKgp0K0nwNgvV8mfJxVpBlKci6kv8H&#10;1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP8c5KjYCAAB4BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmqeoUd0AAAAIAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="63F015F9" id="Textové pole 52" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:43.85pt;margin-top:13.45pt;width:262.6pt;height:14.15pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrPTDjNQIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+wkarpacaosVaZJ&#10;UVspnfpMMMRomGNAYne/fgexk7bb07QXfHDHx91333l+2zWaHIXzCkxJx6OcEmE4VMrsS/r9af3p&#10;MyU+MFMxDUaU9EV4erv4+GHe2kJMoAZdCUcQxPiitSWtQ7BFlnlei4b5EVhh0CnBNSzg1u2zyrEW&#10;0RudTfJ8lrXgKuuAC+/x9O7kpIuEL6Xg4UFKLwLRJcXcQlpdWndxzRZzVuwds7XifRrsH7JomDL4&#10;6BnqjgVGDk79AdUo7sCDDCMOTQZSKi5SDVjNOH9XzbZmVqRakBxvzzT5/wfL749b++hI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujhy5k20QXC8XA6nV7lE3Rx9I2vb67zqwiTXW5b58NXAQ2JRkkdtiWx&#10;xY4bH06hQ0h8zINW1VppnTZRCmKlHTkybKIOKUcEfxOlDWlLOsNEEvAbX4Q+399pxn/06b2KQjxt&#10;MOdL7dEK3a4jqsISk1Li0Q6qF+TLwUlK3vK1QvwN8+GROdQO8oDzEB5wkRowKegtSmpwv/52HuOx&#10;peilpEUtltT/PDAnKNHfDDZ7OsvzKN60QcMNxm4wzKFZAbIzxmmzPJkxLujBlA6aZxyVZXwJXcxw&#10;fK+kYTBX4TQVOGpcLJcpCCVqWdiYreUROnYjcvnUPTNn+14GVME9DEplxbuWnmLjTQPLQwCpUr8v&#10;TPaco7yTYvpRjPPzep+iLj+MxW8AAAD//wMAUEsDBBQABgAIAAAAIQCap6hR3QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EIvpZFjsJ04lkMplPSanwfYWKptYq2MpMROn77b&#10;U3vbZYaZb6rtbAdxMz70jhQsFwkIQ43TPbUKTseP1xWIEJE0Do6MgrsJsK0fHyostZtob26H2AoO&#10;oVCigi7GsZQyNJ2xGBZuNMTal/MWI7++ldrjxOF2kGmS5NJiT9zQ4WjeO9NcDlfLJdh+rz/vnnq5&#10;f8mKQe6m5rhT6vlpftuAiGaOf2b4xWd0qJnp7K6kgxgUrIqCnQrSfA2C9XyZ8nFWkGUpyLqS/wfU&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrPTDjNQIAAHgEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCap6hR3QAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="657657EB" w14:textId="6D7D7FD8" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="126B2399" wp14:editId="3FAD40E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5114290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -4978,51 +4973,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5B64CE64" w14:textId="4D0BE799" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="126B2399" id="Textové pole 54" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:402.7pt;margin-top:13.45pt;width:120.45pt;height:14.15pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAN35IOAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQASMiVIyKaRJq&#10;K9Gpz8ZxiDXH59mGpPv1OzsJtN2epr04Z9/5891332V529aKnIV1EnROx6OUEqE5FFIfc/r9afvp&#10;MyXOM10wBVrk9EU4erv6+GHZmExMoAJVCEsQRLusMTmtvDdZkjheiZq5ERih0VmCrZnHrT0mhWUN&#10;otcqmaTpLGnAFsYCF87h6V3npKuIX5aC+4eydMITlVPMzcfVxvUQ1mS1ZNnRMlNJ3qfB/iGLmkmN&#10;j16g7phn5GTlH1C15BYclH7EoU6gLCUXsQasZpy+q2ZfMSNiLUiOMxea3P+D5ffnvXm0xLdfoMUG&#10;BkIa4zKHh6GetrR1+GKmBP1I4cuFNtF6wsOl6WQxH08p4egbzxfzdBpgkuttY53/KqAmwcipxbZE&#10;tth553wXOoSExxwoWWylUnETpCA2ypIzwyYqH3NE8DdRSpMmp7ObaRqB3/gC9OX+QTH+o0/vVRTi&#10;KY05X2sPlm8PLZFFTieLgZgDFC/Il4VOSs7wrUT8HXP+kVnUDlKE8+AfcCkVYFLQW5RUYH/97TzE&#10;Y0vRS0mDWsyp+3liVlCivmls9s0sTYN44wYNOxiHwdCnegPIzhinzfBohjivBrO0UD/jqKzDS+hi&#10;muN7OfWDufHdVOCocbFexyCUqGF+p/eGB+jQjcDlU/vMrOl76VEF9zAolWXvWtrFhpsa1icPpYz9&#10;DuR2TPaco7yjYvpRDPPzeh+jrj+M1W8AAAD//wMAUEsDBBQABgAIAAAAIQBsihmf3gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iNqEJrRpnAohobJtywGmsUmi2uPIdpuU&#10;0+Ou6HL0n/5/U60na9hZ+9A7kvAyE8A0NU711Er43n8+L4CFiKTQONISLjrAur6/q7BUbqStPu9i&#10;y1IJhRIldDEOJeeh6bTFMHODppT9OG8xptO3XHkcU7k1PBOi4BZ7SgsdDvqj081xd7JpBNvf5dfF&#10;U8+3T/mb4Zux2W+kfHyY3lfAop7iPwxX/aQOdXI6uBOpwIyEhcjnCZWQFUtgV0DMi1dgBwl5ngGv&#10;K377Qv0HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgDd+SDgCAAB4BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbIoZn94AAAAKAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="126B2399" id="Textové pole 54" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:402.7pt;margin-top:13.45pt;width:120.45pt;height:14.15pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUzXeBNwIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSAgDUiVIyKaRJq&#10;K9Gpz8axSTTH59mGpPv1OzsJtN2epr04Z9/5891332V529aKnIV1FeicjkcpJUJzKCp9zOn3p+2n&#10;z5Q4z3TBFGiR0xfh6O3q44dlYzIxgRJUISxBEO2yxuS09N5kSeJ4KWrmRmCERqcEWzOPW3tMCssa&#10;RK9VMknTedKALYwFLpzD07vOSVcRX0rB/YOUTniicoq5+bjauB7CmqyWLDtaZsqK92mwf8iiZpXG&#10;Ry9Qd8wzcrLVH1B1xS04kH7EoU5AyoqLWANWM07fVbMvmRGxFiTHmQtN7v/B8vvz3jxa4tsv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9S+HKhTbSe8HBpNrlZjGeUcPSNFzeLdBZgkuttY53/KqAmwcipxbZE&#10;tth553wXOoSExxyoqthWSsVNkILYKEvODJuofMwRwd9EKU2anM6nszQCv/EF6Mv9g2L8R5/eqyjE&#10;UxpzvtYeLN8eWlIVOZ1eiDlA8YJ8Weik5AzfVoi/Y84/MovaQYpwHvwDLlIBJgW9RUkJ9tffzkM8&#10;thS9lDSoxZy6nydmBSXqm8ZmT+dpGsQbN2jYwTgMhj7VG0B2xjhthkczxHk1mNJC/Yyjsg4voYtp&#10;ju/l1A/mxndTgaPGxXodg1Cihvmd3hseoEM3ApdP7TOzpu+lRxXcw6BUlr1raRcbbmpYnzzIKvY7&#10;kNsx2XOO8o6K6UcxzM/rfYy6/jBWvwEAAP//AwBQSwMEFAAGAAgAAAAhAGyKGZ/eAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaI2oQmtGmcCiGhsm3LAaaxSaLa48h2m5TT&#10;467ocvSf/n9TrSdr2Fn70DuS8DITwDQ1TvXUSvjefz4vgIWIpNA40hIuOsC6vr+rsFRupK0+72LL&#10;UgmFEiV0MQ4l56HptMUwc4OmlP04bzGm07dceRxTuTU8E6LgFntKCx0O+qPTzXF3smkE29/l18VT&#10;z7dP+Zvhm7HZb6R8fJjeV8CinuI/DFf9pA51cjq4E6nAjISFyOcJlZAVS2BXQMyLV2AHCXmeAa8r&#10;fvtC/QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUzXeBNwIAAHgEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsihmf3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5B64CE64" w14:textId="4D0BE799" w:rsidR="007F75C5" w:rsidRDefault="007F75C5" w:rsidP="007F75C5"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CDC2A0" w14:textId="31B5F89E" w:rsidR="000264E6" w:rsidRPr="009253D2" w:rsidRDefault="000264E6" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5091,51 +5086,73 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F75C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kázeňská opatření:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2732220C" w14:textId="5BCDC5F9" w:rsidR="000264E6" w:rsidRPr="003A2146" w:rsidRDefault="000264E6" w:rsidP="003A2146">
+    <w:p w14:paraId="63B31B53" w14:textId="77777777" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="003A2146">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2F154A" w14:textId="77777777" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="003A2146">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2732220C" w14:textId="692C1BB0" w:rsidR="000264E6" w:rsidRPr="003A2146" w:rsidRDefault="000264E6" w:rsidP="003A2146">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dosavadní provedená opatření školy k řešení problémů žáka: </w:t>
       </w:r>
       <w:r w:rsidR="003A2146">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
@@ -5373,51 +5390,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6F606862" w14:textId="4924CC4C" w:rsidR="00070952" w:rsidRDefault="00070952"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7849DC76" id="Textové pole 56" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:154.95pt;margin-top:5.6pt;width:7.05pt;height:14.6pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZv2RmMQIAAHIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQRoqTpEqBgV0yTU&#10;VqJTn43jEGuOzzsbEvbrdzYJtN2epr04Z9/5891332V219aGHRR6DTbno8GQM2UlFNrucv79efXp&#10;ljMfhC2EAatyflSe380/fpg1bqrGUIEpFDICsX7auJxXIbhplnlZqVr4AThlyVkC1iLQFndZgaIh&#10;9Npk4+HwJmsAC4cglfd0en9y8nnCL0slw2NZehWYyTnlFtKKad3GNZvPxHSHwlVadmmIf8iiFtrS&#10;o2eoexEE26P+A6rWEsFDGQYS6gzKUkuVaqBqRsN31Wwq4VSqhcjx7kyT/3+w8uGwcU/IQvsFWmpg&#10;JKRxfurpMNbTlljHL2XKyE8UHs+0qTYwSYe3n68nY84keUa3k9H4OoJkl7sOffiqoGbRyDlSUxJX&#10;4rD24RTah8SnPBhdrLQxaROFoJYG2UFQC01IGRL4myhjWZPzm6vJMAG/8UXo8/2tEfJHl96rKMIz&#10;lnK+VB6t0G5bpoucXyWdxKMtFEdiC+EkJO/kShP+WvjwJJCUQwTRNIRHWkoDlBR0FmcV4K+/ncd4&#10;aih5OWtIiTn3P/cCFWfmm6VWR9n2BvbGtjfsvl4CMTOiOXMymXQBg+nNEqF+oSFZxFfIJaykt3Ie&#10;enMZTvNAQybVYpGCSJxOhLXdOBmhYycij8/ti0DX9TFQ/x+g16iYvmvnKTbetLDYByh16vWFxY5v&#10;EnZSSzeEcXJe71PU5Vcx/w0AAP//AwBQSwMEFAAGAAgAAAAhAF5rutDeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GpqN00QmmIU1FEpV44UBBnN16SqPE6ip02/XuWExxX&#10;8zT7pthOrhMXHELrScNqqUAgVd62VGv4/Ng/ZCBCNGRN5wk13DDAtpzdFSa3/krveDnGWnAJhdxo&#10;aGLscylD1aAzYel7JM6+/eBM5HOopR3MlctdJxOlHqUzLfGHxvT40mB1Po5Ow6Gnhdylbjdlb6/j&#10;IcsW56+AWt/Pp+cnEBGn+AfDrz6rQ8lOJz+SDaLTsFabDaMcrBIQDKyTlMedNKQqBVkW8v+C8gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZv2RmMQIAAHIEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBea7rQ3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7849DC76" id="Textové pole 56" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:154.95pt;margin-top:5.6pt;width:7.05pt;height:14.6pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb8C0sMgIAAHIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5ykTdVZcaosVaZJ&#10;UVspnfpMMMRomGNAYme/fge2k7bb07QXfHDHx9333Xl+19aaHIXzCkxBJ6MxJcJwKJXZF/T78/rT&#10;LSU+MFMyDUYU9CQ8vVt8/DBvbC6mUIEuhSMIYnze2IJWIdg8yzyvRM38CKww6JTgahZw6/ZZ6ViD&#10;6LXOpuPxTdaAK60DLrzH0/vOSRcJX0rBw6OUXgSiC4q5hbS6tO7imi3mLN87ZivF+zTYP2RRM2Xw&#10;0TPUPQuMHJz6A6pW3IEHGUYc6gykVFykGrCayfhdNduKWZFqQXK8PdPk/x8sfzhu7ZMjof0CLQoY&#10;CWmszz0exnpa6er4xUwJ+pHC05k20QbC8fD28/VsSglHz+R2NpleR5Dsctc6H74KqEk0CupQlMQV&#10;O2586EKHkPiUB63KtdI6bWIjiJV25MhQQh1Shgj+Jkob0hT05mo2TsBvfBH6fH+nGf/Rp/cqCvG0&#10;wZwvlUcrtLuWqLKgV9OBlh2UJ2TLQddI3vK1QvwN8+GJOewcJAinITziIjVgUtBblFTgfv3tPMaj&#10;oOilpMFOLKj/eWBOUKK/GZQ6tu1guMHYDYY51CtAZiY4Z5YnEy+4oAdTOqhfcEiW8RV0McPxrYKG&#10;wVyFbh5wyLhYLlMQNqdlYWO2lkfoqETk8bl9Yc72OgbU/wGGHmX5Ozm72HjTwPIQQKqkdSS2Y7Hn&#10;Gxs7dUs/hHFyXu9T1OVXsfgNAAD//wMAUEsDBBQABgAIAAAAIQBea7rQ3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSP0HaytxqajdNEJpiFNRRKVeOFAQZzdekqjxOoqdNv17lhMc&#10;V/M0+6bYTq4TFxxC60nDaqlAIFXetlRr+PzYP2QgQjRkTecJNdwwwLac3RUmt/5K73g5xlpwCYXc&#10;aGhi7HMpQ9WgM2HpeyTOvv3gTORzqKUdzJXLXScTpR6lMy3xh8b0+NJgdT6OTsOhp4XcpW43ZW+v&#10;4yHLFuevgFrfz6fnJxARp/gHw68+q0PJTic/kg2i07BWmw2jHKwSEAysk5THnTSkKgVZFvL/gvIH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm/AtLDICAAByBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXmu60N4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6F606862" w14:textId="4924CC4C" w:rsidR="00070952" w:rsidRDefault="00070952"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F75C5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-453408919"/>
           <w14:checkbox>
@@ -5441,68 +5458,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000264E6" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podpůrné opatření (stupeň</w:t>
       </w:r>
       <w:r w:rsidR="007F75C5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="000264E6" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-1533329901"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
@@ -5641,51 +5649,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2BDF5C2D" w14:textId="756DB569" w:rsidR="001458C7" w:rsidRDefault="001458C7" w:rsidP="001458C7"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4539C0D8" id="Textové pole 57" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:143.95pt;margin-top:20.7pt;width:377.95pt;height:14.55pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9rYIIOAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSUQiEiVIyKaVLV&#10;VqJVn43jEGuOz7MNCfv1OzsB2m5P016cs+/8+e677zK/bWtFDsI6CTqnw0FKidAcCql3OX15Xn+Z&#10;UuI80wVToEVOj8LR28XnT/PGZOIKKlCFsARBtMsak9PKe5MlieOVqJkbgBEanSXYmnnc2l1SWNYg&#10;eq2SqzSdJA3Ywljgwjk8veucdBHxy1Jw/1iWTniicoq5+bjauG7DmizmLNtZZirJ+zTYP2RRM6nx&#10;0TPUHfOM7K38A6qW3IKD0g841AmUpeQi1oDVDNMP1WwqZkSsBclx5kyT+3+w/OGwMU+W+PYrtNjA&#10;QEhjXObwMNTTlrYOX8yUoB8pPJ5pE60nHA+vb2az2WRMCUffcHp9Mx0HmORy21jnvwmoSTByarEt&#10;kS12uHe+Cz2FhMccKFmspVJxE6QgVsqSA8MmKh9zRPB3UUqTJqeT0TiNwO98Afp8f6sY/9Gn9yYK&#10;8ZTGnC+1B8u325bIIqejMzFbKI7Il4VOSs7wtUT8e+b8E7OoHaQI58E/4lIqwKSgtyipwP7623mI&#10;x5ail5IGtZhT93PPrKBEfdfY7NEkTYN44wYNezK2J0Pv6xUgO0OcNsOjGeK8OpmlhfoVR2UZXkIX&#10;0xzfy6k/mSvfTQWOGhfLZQxCiRrm7/XG8AAduhG4fG5fmTV9Lz2q4AFOSmXZh5Z2seGmhuXeQylj&#10;vwO5HZM95yjvqJh+FMP8vN3HqMsPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCtB5gn3gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDotKWlDnAohobJtywGm8ZBE2OPIdpuU&#10;0+OuYDmap//frzaTNeJMPvSOFcxnGQjixumeWwWfh/fHFYgQkTUax6TgQgE29e1NhaV2I+/ovI+t&#10;SCEcSlTQxTiUUoamI4th5gbi9Pty3mJMp2+l9jimcGvkIsuepcWeU0OHA7111HzvTzaVYPuz/rh4&#10;7uXuYVkYuR2bw1ap+7vp9QVEpCn+wXDVT+pQJ6ejO7EOwihYrIp1QhXk8xzEFcjypzTmqKDIliDr&#10;Sv6fUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/a2CCDgCAAB4BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArQeYJ94AAAAKAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4539C0D8" id="Textové pole 57" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:143.95pt;margin-top:20.7pt;width:377.95pt;height:14.55pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ8/9uOQIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSUQiEiVIyKaVLV&#10;VqJVn41jQzTH59mGhP36nZ0E2m5P016cs+/8+e677zK/bSpFjsK6EnROh4OUEqE5FKXe5fTlef1l&#10;SonzTBdMgRY5PQlHbxefP81rk4kr2IMqhCUIol1Wm5zuvTdZkji+FxVzAzBCo1OCrZjHrd0lhWU1&#10;olcquUrTSVKDLYwFLpzD07vWSRcRX0rB/aOUTniicoq5+bjauG7DmizmLNtZZvYl79Jg/5BFxUqN&#10;j56h7phn5GDLP6CqkltwIP2AQ5WAlCUXsQasZph+qGazZ0bEWpAcZ840uf8Hyx+OG/NkiW++QoMN&#10;DITUxmUOD0M9jbRV+GKmBP1I4elMm2g84Xh4fTObzSZjSjj6htPrm+k4wCSX28Y6/01ARYKRU4tt&#10;iWyx473zbWgfEh5zoMpiXSoVN0EKYqUsOTJsovIxRwR/F6U0qXM6GY3TCPzOF6DP97eK8R9dem+i&#10;EE9pzPlSe7B8s21IWeR0NOqJ2UJxQr4stFJyhq9LxL9nzj8xi9pBinAe/CMuUgEmBZ1FyR7sr7+d&#10;h3hsKXopqVGLOXU/D8wKStR3jc0eTdI0iDdu0LC9se0NfahWgOwMcdoMj2aI86o3pYXqFUdlGV5C&#10;F9Mc38up782Vb6cCR42L5TIGoUQN8/d6Y3iADt0IXD43r8yarpceVfAAvVJZ9qGlbWy4qWF58CDL&#10;2O9AbstkxznKOyqmG8UwP2/3Meryw1j8BgAA//8DAFBLAwQUAAYACAAAACEArQeYJ94AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6LSlpQ5wKIaGybcsBpvGQRNjjyHab&#10;lNPjrmA5mqf/3682kzXiTD70jhXMZxkI4sbpnlsFn4f3xxWIEJE1Gsek4EIBNvXtTYWldiPv6LyP&#10;rUghHEpU0MU4lFKGpiOLYeYG4vT7ct5iTKdvpfY4pnBr5CLLnqXFnlNDhwO9ddR87082lWD7s/64&#10;eO7l7mFZGLkdm8NWqfu76fUFRKQp/sFw1U/qUCenozuxDsIoWKyKdUIV5PMcxBXI8qc05qigyJYg&#10;60r+n1D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEnz/245AgAAeAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK0HmCfeAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2BDF5C2D" w14:textId="756DB569" w:rsidR="001458C7" w:rsidRDefault="001458C7" w:rsidP="001458C7"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F75C5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-641815665"/>
           <w14:checkbox>
@@ -5865,51 +5873,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="27EF8F63" w14:textId="75F04C42" w:rsidR="003A2146" w:rsidRDefault="003A2146" w:rsidP="001458C7"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6ED79BDC" id="Textové pole 58" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:159.65pt;margin-top:16.45pt;width:362.3pt;height:14.55pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhQkfDNwIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSBliFEqBgV0yTU&#10;VqJTn41jk2iOz7MNCfv1OzsJtN2epr04Z9/5891332Vx19aKnIR1FeicZqOUEqE5FJU+5PT78+bT&#10;jBLnmS6YAi1yehaO3i0/flg0Zi7GUIIqhCUIot28MTktvTfzJHG8FDVzIzBCo1OCrZnHrT0khWUN&#10;otcqGafpNGnAFsYCF87h6X3npMuIL6Xg/lFKJzxROcXcfFxtXPdhTZYLNj9YZsqK92mwf8iiZpXG&#10;Ry9Q98wzcrTVH1B1xS04kH7EoU5AyoqLWANWk6XvqtmVzIhYC5LjzIUm9/9g+cNpZ54s8e0XaLGB&#10;gZDGuLnDw1BPK20dvpgpQT9SeL7QJlpPOB7eTNNsnKGLoy+b3Xye3QaY5HrbWOe/CqhJMHJqsS2R&#10;LXbaOt+FDiHhMQeqKjaVUnETpCDWypITwyYqH3NE8DdRSpMmp9PJbRqB3/gC9OX+XjH+o0/vVRTi&#10;KY05X2sPlm/3LamKnE7GAzF7KM7Il4VOSs7wTYX4W+b8E7OoHeQB58E/4iIVYFLQW5SUYH/97TzE&#10;Y0vRS0mDWsyp+3lkVlCivmls9mSapkG8cYOGHYz9YOhjvQZkJ8NpMzyaIc6rwZQW6hcclVV4CV1M&#10;c3wvp34w176bChw1LlarGIQSNcxv9c7wAB26Ebh8bl+YNX0vPargAQalsvm7lnax4aaG1dGDrGK/&#10;A7kdkz3nKO+omH4Uw/y83seo6w9j+RsAAP//AwBQSwMEFAAGAAgAAAAhAL+EmtXdAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj01OwzAQhfdI3MEaJDaI2k2gkBCnQkiobNtygGlskgh7HMVuk3J6&#10;pivYvdF8ej/VevZOnOwY+0AalgsFwlITTE+ths/9+/0ziJiQDLpAVsPZRljX11cVliZMtLWnXWoF&#10;m1AsUUOX0lBKGZvOeoyLMFji31cYPSY+x1aaESc2905mSq2kx544ocPBvnW2+d4dPYdg+1N8nEfq&#10;5fbu8cnJzdTsN1rf3syvLyCSndMfDJf6XB1q7nQIRzJROA35ssgZZZEVIC6AeshZHTSsMgWyruT/&#10;CfUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACFCR8M3AgAAeAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL+EmtXdAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6ED79BDC" id="Textové pole 58" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:159.65pt;margin-top:16.45pt;width:362.3pt;height:14.55pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9ocBpOAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQByhAiVIyKaRJq&#10;K9Gpz8axSTTH59mGpPv1OzsJtN2epr04Z9/5891332V529aKnIV1FeicZqOUEqE5FJU+5vT70/bT&#10;nBLnmS6YAi1y+iIcvV19/LBszEKMoQRVCEsQRLtFY3Jaem8WSeJ4KWrmRmCERqcEWzOPW3tMCssa&#10;RK9VMk7TWdKALYwFLpzD07vOSVcRX0rB/YOUTniicoq5+bjauB7CmqyWbHG0zJQV79Ng/5BFzSqN&#10;j16g7phn5GSrP6DqiltwIP2IQ52AlBUXsQasJkvfVbMvmRGxFiTHmQtN7v/B8vvz3jxa4tsv0GID&#10;AyGNcQuHh6GeVto6fDFTgn6k8OVCm2g94Xg4naXZOEMXR182n36e3wSY5HrbWOe/CqhJMHJqsS2R&#10;LXbeOd+FDiHhMQeqKraVUnETpCA2ypIzwyYqH3NE8DdRSpMmp7PJTRqB3/gC9OX+QTH+o0/vVRTi&#10;KY05X2sPlm8PLamKnE6mAzEHKF6QLwudlJzh2wrxd8z5R2ZRO8gDzoN/wEUqwKSgtygpwf7623mI&#10;x5ail5IGtZhT9/PErKBEfdPY7MksTYN44wYNOxiHwdCnegPITobTZng0Q5xXgykt1M84KuvwErqY&#10;5vheTv1gbnw3FThqXKzXMQglapjf6b3hATp0I3D51D4za/peelTBPQxKZYt3Le1iw00N65MHWcV+&#10;B3I7JnvOUd5RMf0ohvl5vY9R1x/G6jcAAAD//wMAUEsDBBQABgAIAAAAIQC/hJrV3QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NTsMwEIX3SNzBGiQ2iNpNoJAQp0JIqGzbcoBpbJIIexzFbpNy&#10;eqYr2L3RfHo/1Xr2TpzsGPtAGpYLBcJSE0xPrYbP/fv9M4iYkAy6QFbD2UZY19dXFZYmTLS1p11q&#10;BZtQLFFDl9JQShmbznqMizBY4t9XGD0mPsdWmhEnNvdOZkqtpMeeOKHDwb51tvneHT2HYPtTfJxH&#10;6uX27vHJyc3U7Dda397Mry8gkp3THwyX+lwdau50CEcyUTgN+bLIGWWRFSAugHrIWR00rDIFsq7k&#10;/wn1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9ocBpOAIAAHgEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/hJrV3QAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="27EF8F63" w14:textId="75F04C42" w:rsidR="003A2146" w:rsidRDefault="003A2146" w:rsidP="001458C7"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000264E6" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">další péče poskytovaná školou: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1565BA" w14:textId="35042434" w:rsidR="000264E6" w:rsidRPr="009253D2" w:rsidRDefault="000264E6" w:rsidP="003F6D0A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6140,88 +6148,88 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31DF7DF8" w14:textId="77777777" w:rsidR="001458C7" w:rsidRPr="008C35CD" w:rsidRDefault="001458C7" w:rsidP="001458C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D8FC934" w14:textId="5FF376C2" w:rsidR="001458C7" w:rsidRPr="008C35CD" w:rsidRDefault="001458C7" w:rsidP="001458C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1817189B" w14:textId="6B0CCF52" w:rsidR="001458C7" w:rsidRDefault="000264E6" w:rsidP="002E5B5B">
+    <w:p w14:paraId="1817189B" w14:textId="7F3590AF" w:rsidR="001458C7" w:rsidRDefault="000264E6" w:rsidP="002E5B5B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pokud žák navštěvuje PI/PSPP navrhujeme</w:t>
       </w:r>
       <w:r w:rsidR="001458C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-1686044075"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="003F6D0A">
+          <w:r w:rsidR="005D7212">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pokračovat</w:t>
       </w:r>
       <w:r w:rsidR="001458C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001458C7">
         <w:rPr>
@@ -7082,51 +7090,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52FFB49E" id="Textové pole 59" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:111.1pt;margin-top:17.45pt;width:410.3pt;height:14.55pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy6jQbNwIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSBwVDUUDEqpkmo&#10;rUSrPhvHhmiOz7MNCfv1OzsJtN2epr04Z9/589133+Xmtq0VOQnrKtAFzUYpJUJzKCu9L+jz0/rT&#10;nBLnmS6ZAi0KehaO3i4+frhpTC7GcABVCksQRLu8MQU9eG/yJHH8IGrmRmCERqcEWzOPW7tPSssa&#10;RK9VMk7TWdKALY0FLpzD07vOSRcRX0rB/YOUTniiCoq5+bjauO7CmixuWL63zBwq3qfB/iGLmlUa&#10;H71A3THPyNFWf0DVFbfgQPoRhzoBKSsuYg1YTZa+q2Z7YEbEWpAcZy40uf8Hy+9PW/NoiW+/QosN&#10;DIQ0xuUOD0M9rbR1+GKmBP1I4flCm2g94Xg4HWfpPEMXR182//xlPg0wyfW2sc5/E1CTYBTUYlsi&#10;W+y0cb4LHULCYw5UVa4rpeImSEGslCUnhk1UPuaI4G+ilCZNQWeTaRqB3/gC9OX+TjH+o0/vVRTi&#10;KY05X2sPlm93LanKgk4mAzE7KM/Il4VOSs7wdYX4G+b8I7OoHeQB58E/4CIVYFLQW5QcwP7623mI&#10;x5ail5IGtVhQ9/PIrKBEfdfY7MksTYN44wYNOxi7wdDHegXITobTZng0Q5xXgykt1C84KsvwErqY&#10;5vheQf1grnw3FThqXCyXMQglapjf6K3hATp0I3D51L4wa/peelTBPQxKZfm7lnax4aaG5dGDrGK/&#10;A7kdkz3nKO+omH4Uw/y83seo6w9j8RsAAP//AwBQSwMEFAAGAAgAAAAhAGhaCEjdAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj01OwzAQhfdI3MEaJDaI2oRQ2hCnQkiobNtyADeeJhH2OIrdJuX0&#10;TFd0dk/z6f2Uq8k7ccIhdoE0PM0UCKQ62I4aDd+7z8cFiJgMWeMCoYYzRlhVtzelKWwYaYOnbWoE&#10;m1AsjIY2pb6QMtYtehNnoUfi3yEM3iSWQyPtYEY2905mSs2lNx1xQmt6/Gix/tkePYeY5nf5dR6o&#10;k5uHl1cn12O9W2t9fze9v4FIOKV/GC71uTpU3GkfjmSjcBoyPkY1POdLEBdA5RmP2WuY5wpkVcrr&#10;CdUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLqNBs3AgAAeAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGhaCEjdAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="52FFB49E" id="Textové pole 59" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:111.1pt;margin-top:17.45pt;width:410.3pt;height:14.55pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuCbOxNgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSBwVDUUDEqpkmo&#10;rUSrPhvHJtEcn2cbEvbrdzYJtN2epr04Z9/589133+XmtmsUOQrratAFzUYpJUJzKGu9L+jz0/rT&#10;nBLnmS6ZAi0KehKO3i4+frhpTS7GUIEqhSUIol3emoJW3ps8SRyvRMPcCIzQ6JRgG+Zxa/dJaVmL&#10;6I1Kxmk6S1qwpbHAhXN4end20kXEl1Jw/yClE56ogmJuPq42rruwJosblu8tM1XN+zTYP2TRsFrj&#10;oxeoO+YZOdj6D6im5hYcSD/i0CQgZc1FrAGrydJ31WwrZkSsBclx5kKT+3+w/P64NY+W+O4rdNjA&#10;QEhrXO7wMNTTSduEL2ZK0I8Uni60ic4TjofTcZbOM3Rx9GXzz1/m0wCTXG8b6/w3AQ0JRkEttiWy&#10;xY4b58+hQ0h4zIGqy3WtVNwEKYiVsuTIsInKxxwR/E2U0qQt6GwyTSPwG1+AvtzfKcZ/9Om9ikI8&#10;pTHna+3B8t2uI3VZ0EmsKBztoDwhXxbOUnKGr2vE3zDnH5lF7SAPOA/+ARepAJOC3qKkAvvrb+ch&#10;HluKXkpa1GJB3c8Ds4IS9V1jsyezNA3ijRs07GDsBkMfmhUgOxlOm+HRDHFeDaa00LzgqCzDS+hi&#10;muN7BfWDufLnqcBR42K5jEEoUcP8Rm8ND9ChG4HLp+6FWdP30qMK7mFQKsvftfQcG25qWB48yDr2&#10;+8pkzznKOyqmH8UwP6/3Mer6w1j8BgAA//8DAFBLAwQUAAYACAAAACEAaFoISN0AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU7DMBCF90jcwRokNojahFDaEKdCSKhs23IAN54mEfY4it0m5fRM&#10;V3R2T/Pp/ZSryTtxwiF2gTQ8zRQIpDrYjhoN37vPxwWImAxZ4wKhhjNGWFW3N6UpbBhpg6dtagSb&#10;UCyMhjalvpAy1i16E2ehR+LfIQzeJJZDI+1gRjb3TmZKzaU3HXFCa3r8aLH+2R49h5jmd/l1HqiT&#10;m4eXVyfXY71ba31/N72/gUg4pX8YLvW5OlTcaR+OZKNwGjI+RjU850sQF0DlGY/Za5jnCmRVyusJ&#10;1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArgmzsTYCAAB4BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaFoISN0AAAAKAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3B4284E9" w14:textId="49A6A9D5" w:rsidR="003F6D0A" w:rsidRPr="005826E9" w:rsidRDefault="003F6D0A" w:rsidP="003F6D0A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000264E6" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>čte</w:t>
       </w:r>
       <w:r w:rsidR="002E5B5B">
@@ -7249,63 +7257,84 @@
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Další doplnění:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F6D0A" w14:paraId="10DE3001" w14:textId="77777777" w:rsidTr="008C35CD">
         <w:trPr>
           <w:trHeight w:val="1053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538ADA1B" w14:textId="4F3C18ED" w:rsidR="00DA6B27" w:rsidRDefault="00DA6B27" w:rsidP="00DA6B27">
+          <w:p w14:paraId="21927D06" w14:textId="77777777" w:rsidR="003F6D0A" w:rsidRDefault="003F6D0A" w:rsidP="008C35CD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="221BA334" w14:textId="77777777" w:rsidR="003F6D0A" w:rsidRDefault="003F6D0A" w:rsidP="008C35CD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="538ADA1B" w14:textId="29690D97" w:rsidR="008C35CD" w:rsidRDefault="008C35CD" w:rsidP="008C35CD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55AD0B0E" w14:textId="77777777" w:rsidR="008C35CD" w:rsidRDefault="008C35CD" w:rsidP="00DA6B27">
+    <w:p w14:paraId="55AD0B0E" w14:textId="77777777" w:rsidR="008C35CD" w:rsidRDefault="008C35CD" w:rsidP="008C35CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B46D688" w14:textId="0FA8B178" w:rsidR="003F6D0A" w:rsidRDefault="000264E6" w:rsidP="008C35CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7642,124 +7671,92 @@
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:id w:val="-306701482"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="008C35CD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000264E6" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">nerozlišuje měkké a tvrdé slabiky </w:t>
-[...15 lines deleted...]
-        <w:t>,ni/dy,ty,ny</w:t>
+        <w:t>nerozlišuje měkké a tvrdé slabiky di,ti,ni/dy,ty,ny</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1C6214" w14:textId="0160A876" w:rsidR="003F6D0A" w:rsidRDefault="00000000" w:rsidP="003F6D0A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:id w:val="1479964664"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="008C35CD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000264E6" w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">píše pomalu, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> psát podle diktátu</w:t>
+        <w:t>píše pomalu, nestačí psát podle diktátu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E2C99E" w14:textId="361CC321" w:rsidR="003F6D0A" w:rsidRDefault="00000000" w:rsidP="003F6D0A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:id w:val="-1076592739"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
@@ -7906,51 +7903,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Další doplnění:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C6F84" w14:paraId="0CFCF62B" w14:textId="77777777" w:rsidTr="006C6F84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6545D01C" w14:textId="70AC1BBC" w:rsidR="00DA6B27" w:rsidRDefault="00DA6B27" w:rsidP="000264E6">
+          <w:p w14:paraId="47B27CC3" w14:textId="77777777" w:rsidR="006C6F84" w:rsidRDefault="006C6F84" w:rsidP="000264E6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BF8F453" w14:textId="77777777" w:rsidR="006C6F84" w:rsidRDefault="006C6F84" w:rsidP="000264E6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46FA5789" w14:textId="25691936" w:rsidR="006C6F84" w:rsidRDefault="006C6F84" w:rsidP="000264E6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -8312,51 +8309,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="43BF86D7" w14:textId="16C423BA" w:rsidR="009E7FF4" w:rsidRDefault="009E7FF4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="22120761" id="Textové pole 63" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:206.2pt;margin-top:.8pt;width:316.65pt;height:14.15pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVtqKCNgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSBDlURoWJUTJNQ&#10;W4lOfTaOTaI5Ps82JOzX7+wk0HZ7msaDOfvOn+++7y6Lu65R5CSsq0EXNJuklAjNoaz1oaDfnzef&#10;bilxnumSKdCioGfh6N3y44dFa3IxhQpUKSxBEO3y1hS08t7kSeJ4JRrmJmCERqcE2zCPW3tISsta&#10;RG9UMk3TedKCLY0FLpzD0/veSZcRX0rB/aOUTniiCoq5+bjauO7DmiwXLD9YZqqaD2mwf8iiYbXG&#10;Ry9Q98wzcrT1H1BNzS04kH7CoUlAypqLWANWk6XvqtlVzIhYC5LjzIUm9/9g+cNpZ54s8d0X6FDA&#10;QEhrXO7wMNTTSduEf8yUoB8pPF9oE50nHA9v0mk2yzJKOPqy2xR/ASa53jbW+a8CGhKMglqUJbLF&#10;Tlvn+9AxJDzmQNXlplYqbkIriLWy5MRQROVjjgj+Jkpp0hZ0PvucRuA3vgB9ub9XjP8Y0nsVhXhK&#10;Y87X2oPlu31H6rKgs5uRmD2UZ+TLQt9KzvBNjfhb5vwTs9g7SBHOg3/ERSrApGCwKKnA/vrbeYhH&#10;SdFLSYu9WFD388isoER90yj2bB4oJT5u0LCjsR8NfWzWgOygCJhRNEOcV6MpLTQvOCqr8BK6mOb4&#10;XkH9aK59PxU4alysVjEIW9Qwv9U7wwN0UCNw+dy9MGsGLT12wQOMncryd5L2seGmhtXRg6yj3oHc&#10;nsmBc2zv2DHDKIb5eb2PUdcPxvI3AAAA//8DAFBLAwQUAAYACAAAACEA+Bf4st0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy2rDMBBF94X+g5hCN6WRY5ykdiyHUijpNo8PmFgT21QaGUuJnX59&#10;lVW7HM7l3jPlZrJGXGnwnWMF81kCgrh2uuNGwfHw+foGwgdkjcYxKbiRh031+FBiod3IO7ruQyNi&#10;CfsCFbQh9IWUvm7Jop+5njiysxsshngOjdQDjrHcGpkmyVJa7DgutNjTR0v19/5i4wg2P/nXbeBO&#10;7l4WKyO3Y33YKvX8NL2vQQSawl8Y7vpRHarodHIX1l4YBdk8zWI0giWIO0+yxQrESUGa5yCrUv7/&#10;oPoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVbaigjYCAAB4BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+Bf4st0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="22120761" id="Textové pole 63" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:206.2pt;margin-top:.8pt;width:316.65pt;height:14.15pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh6N/kNQIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSBDVURoWJUTJNQ&#10;W4lWfTaOQ6w5Ps82JOzX7+wk0HZ7msaDOfvOn+++7y6L265R5CSsk6ALmk1SSoTmUEp9KOjz0+bT&#10;DSXOM10yBVoU9CwcvV1+/LBoTS6mUIMqhSUIol3emoLW3ps8SRyvRcPcBIzQ6KzANszj1h6S0rIW&#10;0RuVTNN0nrRgS2OBC+fw9K530mXEryrB/UNVOeGJKijm5uNq47oPa7JcsPxgmaklH9Jg/5BFw6TG&#10;Ry9Qd8wzcrTyD6hGcgsOKj/h0CRQVZKLWANWk6XvqtnVzIhYC5LjzIUm9/9g+f1pZx4t8d1X6FDA&#10;QEhrXO7wMNTTVbYJ/5gpQT9SeL7QJjpPOB5+TqfZLMso4ejLblL8BZjkettY578JaEgwCmpRlsgW&#10;O22d70PHkPCYAyXLjVQqbkIriLWy5MRQROVjjgj+Jkpp0hZ0PvuSRuA3vgB9ub9XjP8Y0nsVhXhK&#10;Y87X2oPlu31HZFnQ2XwkZg/lGfmy0LeSM3wjEX/LnH9kFnsHKcJ58A+4VAowKRgsSmqwv/52HuJR&#10;UvRS0mIvFtT9PDIrKFHfNYo9mwdKiY8bNOxo7EdDH5s1IDsoAmYUzRDn1WhWFpoXHJVVeAldTHN8&#10;r6B+NNe+nwocNS5WqxiELWqY3+qd4QE6qBG4fOpemDWDlh674B7GTmX5O0n72HBTw+rooZJR70Bu&#10;z+TAObZ37JhhFMP8vN7HqOsHY/kbAAD//wMAUEsDBBQABgAIAAAAIQD4F/iy3QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LasMwEEX3hf6DmEI3pZFjnKR2LIdSKOk2jw+YWBPbVBoZS4mdfn2V&#10;VbsczuXeM+VmskZcafCdYwXzWQKCuHa640bB8fD5+gbCB2SNxjEpuJGHTfX4UGKh3cg7uu5DI2IJ&#10;+wIVtCH0hZS+bsmin7meOLKzGyyGeA6N1AOOsdwamSbJUlrsOC602NNHS/X3/mLjCDY/+ddt4E7u&#10;XhYrI7djfdgq9fw0va9BBJrCXxju+lEdquh0chfWXhgF2TzNYjSCJYg7T7LFCsRJQZrnIKtS/v+g&#10;+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDh6N/kNQIAAHgEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4F/iy3QAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="43BF86D7" w14:textId="16C423BA" w:rsidR="009E7FF4" w:rsidRDefault="009E7FF4"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007D5069">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Jakou metodou probíhá výuka matematiky:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6B2BA9" w14:textId="77777777" w:rsidR="007D5069" w:rsidRDefault="000264E6" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -8525,56 +8522,56 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Popište prosím:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D5069" w14:paraId="65CCD6C9" w14:textId="77777777" w:rsidTr="007D5069">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8581AE" w14:textId="7E58D068" w:rsidR="007D5069" w:rsidRPr="00DA6B27" w:rsidRDefault="007D5069" w:rsidP="000264E6">
+          <w:p w14:paraId="5D8581AE" w14:textId="7E58D068" w:rsidR="007D5069" w:rsidRDefault="007D5069" w:rsidP="000264E6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D6D65C9" w14:textId="77777777" w:rsidR="007D5069" w:rsidRPr="009253D2" w:rsidRDefault="007D5069" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14D23DFB" w14:textId="60A06FC4" w:rsidR="007D5069" w:rsidRDefault="000264E6" w:rsidP="007D5069">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -9682,73 +9679,73 @@
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EDBE584" w14:textId="69DBDFAF" w:rsidR="00F21C23" w:rsidRPr="008F12D6" w:rsidRDefault="00F21C23" w:rsidP="000264E6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D8F7629" w14:textId="77777777" w:rsidR="005826E9" w:rsidRDefault="005826E9" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CAA067" w14:textId="77777777" w:rsidR="005826E9" w:rsidRDefault="005826E9" w:rsidP="000264E6">
+    <w:p w14:paraId="4FA56FDC" w14:textId="77777777" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A936C4" w14:textId="77777777" w:rsidR="008F12D6" w:rsidRDefault="008F12D6" w:rsidP="000264E6">
+    <w:p w14:paraId="468F08C9" w14:textId="77777777" w:rsidR="00C27B47" w:rsidRDefault="00C27B47" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B8CBD3" w14:textId="23B4C3DC" w:rsidR="00F21C23" w:rsidRDefault="000264E6" w:rsidP="000264E6">
+    <w:p w14:paraId="79B8CBD3" w14:textId="18C1315A" w:rsidR="00F21C23" w:rsidRDefault="000264E6" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hlavní rysy žáka, jeho klady a přednosti, zájmy: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70ED21E1" w14:textId="0B7DF1FA" w:rsidR="000264E6" w:rsidRPr="009253D2" w:rsidRDefault="000264E6" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
@@ -9767,51 +9764,73 @@
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F21C23" w14:paraId="70A9CF1F" w14:textId="77777777" w:rsidTr="00F21C23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56B81FD3" w14:textId="1B88DA09" w:rsidR="00F21C23" w:rsidRPr="008F12D6" w:rsidRDefault="00F21C23" w:rsidP="00706BF1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27A3ECF2" w14:textId="79B6728A" w:rsidR="000264E6" w:rsidRPr="009253D2" w:rsidRDefault="000264E6" w:rsidP="000264E6">
+    <w:p w14:paraId="465F7D5F" w14:textId="77777777" w:rsidR="005D7212" w:rsidRDefault="005D7212" w:rsidP="000264E6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C24151D" w14:textId="77777777" w:rsidR="005D7212" w:rsidRDefault="005D7212" w:rsidP="000264E6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A3ECF2" w14:textId="58597D2D" w:rsidR="000264E6" w:rsidRPr="009253D2" w:rsidRDefault="000264E6" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jiné obtíže žáka a zdravotní stav:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCFCD20" w14:textId="54D18509" w:rsidR="00F21C23" w:rsidRDefault="00000000" w:rsidP="00CD7338">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:firstLine="142"/>
         <w:rPr>
           <w:i/>
@@ -11225,51 +11244,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1C574F6E" w14:textId="77777777" w:rsidR="00CD7338" w:rsidRDefault="00CD7338" w:rsidP="00CD7338"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="752C3F55" id="Textové pole 570459467" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:416.2pt;margin-top:12.7pt;width:105.65pt;height:14.15pt;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjIdV3OAIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSUFVpEqBgV0yTU&#10;VqJTn41jE2uOz7MNCfv1O5sE2m5P016cs+/8+e677zK7a2tNDsJ5Baagw0FOiTAcSmV2Bf3+vPp0&#10;Q4kPzJRMgxEFPQpP7+YfP8waOxVXUIEuhSMIYvy0sQWtQrDTLPO8EjXzA7DCoFOCq1nArdtlpWMN&#10;otc6u8rzcdaAK60DLrzH0/uTk84TvpSCh0cpvQhEFxRzC2l1ad3GNZvP2HTnmK0U79Jg/5BFzZTB&#10;R89Q9ywwsnfqD6hacQceZBhwqDOQUnGRasBqhvm7ajYVsyLVguR4e6bJ/z9Y/nDY2CdHQvsFWmxg&#10;JKSxfurxMNbTSlfHL2ZK0I8UHs+0iTYQHi+NPg8nN9hojr7h5HaSX0eY7HLbOh++CqhJNArqsC2J&#10;LXZY+3AK7UPiYx60KldK67SJUhBL7ciBYRN1SDki+JsobUhT0PHoOk/Ab3wR+nx/qxn/0aX3Kgrx&#10;tMGcL7VHK7TblqiyoKNUUTzaQnlEvhycpOQtXynEXzMfnphD7SBFOA/hERepAZOCzqKkAvfrb+cx&#10;HluKXkoa1GJB/c89c4IS/c1gs0fjPI/iTRs0XG9se8Ps6yUgO0OcNsuTGeOC7k3poH7BUVnEl9DF&#10;DMf3CsqD6zfLcJoLHDYuFosUhiK1LKzNxvIIHvsR2XxuX5izXTcD6uABeq2y6bumnmLjTQOLfQCp&#10;UscvXHaso8CTZrphjBP0ep+iLr+M+W8AAAD//wMAUEsDBBQABgAIAAAAIQAppx+v3wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLKXtWFXqTmhSD3AY2gBxzRrTVDRJ1WRp&#10;eXuyE5x+Wf70+3O1XfTAAk2utwbhfpUAI9Na2ZsO4f2tuSuAOS+MFIM1hPBDDrb19VUlSmlnc6Bw&#10;9B2LJcaVAkF5P5acu1aRFm5lRzJx92UnLXwcp47LScyxXA88TZIHrkVv4gUlRtopar+PZ43Q7DYf&#10;Tdj74rl/mfefWR7U6yEg3t4sT4/APC3+D4aLflSHOjqd7NlIxwaEIkvziCKk65gXIMmzDbATwjom&#10;ryv+/4X6FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOMh1Xc4AgAAegQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACmnH6/fAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="752C3F55" id="Textové pole 570459467" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:416.2pt;margin-top:12.7pt;width:105.65pt;height:14.15pt;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRUK97OQIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aaNWmNOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnXz9KtpO222nYRaZE6ol8fPT8rq0VOQrrKtA5HY9SSoTmUFR6n9Pvz+tP&#10;N5Q4z3TBFGiR05Nw9G7x8cO8MZm4ghJUISxBEO2yxuS09N5kSeJ4KWrmRmCERqcEWzOPW7tPCssa&#10;RK9VcpWm06QBWxgLXDiHp/edky4ivpSC+0cpnfBE5RRz83G1cd2FNVnMWba3zJQV79Ng/5BFzSqN&#10;j56h7pln5GCrP6DqiltwIP2IQ52AlBUXsQasZpy+q2ZbMiNiLUiOM2ea3P+D5Q/HrXmyxLdfoMUG&#10;BkIa4zKHh6GeVto6fDFTgn6k8HSmTbSe8HBp8nk8u8FGc/SNZ7ez9DrAJJfbxjr/VUBNgpFTi22J&#10;bLHjxvkudAgJjzlQVbGulIqbIAWxUpYcGTZR+Zgjgr+JUpo0OZ1OrtMI/MYXoM/3d4rxH316r6IQ&#10;T2nM+VJ7sHy7a0lV5HQyG4jZQXFCvix0UnKGryvE3zDnn5hF7SBFOA/+ERepAJOC3qKkBPvrb+ch&#10;HluKXkoa1GJO3c8Ds4IS9U1jsyfTNA3ijRs07GDsBkMf6hUgO2OcNsOjGeK8GkxpoX7BUVmGl9DF&#10;NMf3csq9HTYr380FDhsXy2UMQ5Ea5jd6a3gAD/0IbD63L8yavpsedfAAg1ZZ9q6pXWy4qWF58CCr&#10;2PFAb8dlzzoKPGqmH8YwQa/3Meryy1j8BgAA//8DAFBLAwQUAAYACAAAACEAKacfr98AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiyl7VhV6k5oUg9wGNoAcc0a01Q0SdVk&#10;aXl7shOcfln+9PtztV30wAJNrrcG4X6VACPTWtmbDuH9rbkrgDkvjBSDNYTwQw629fVVJUppZ3Og&#10;cPQdiyXGlQJBeT+WnLtWkRZuZUcycfdlJy18HKeOy0nMsVwPPE2SB65Fb+IFJUbaKWq/j2eN0Ow2&#10;H03Y++K5f5n3n1ke1OshIN7eLE+PwDwt/g+Gi35Uhzo6nezZSMcGhCJL84gipOuYFyDJsw2wE8I6&#10;Jq8r/v+F+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRUK97OQIAAHoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAppx+v3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="1C574F6E" w14:textId="77777777" w:rsidR="00CD7338" w:rsidRDefault="00CD7338" w:rsidP="00CD7338"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="585DA3C1" wp14:editId="08B7CCB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>984250</wp:posOffset>
                 </wp:positionH>
@@ -11305,51 +11324,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A91301D" w14:textId="291A8803" w:rsidR="00CD7338" w:rsidRDefault="00CD7338" w:rsidP="00CD7338"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="585DA3C1" id="Textové pole 893624301" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:77.5pt;margin-top:12.65pt;width:310pt;height:14.15pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkLzKoNwIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YaNFmDOEWWIsOA&#10;oC2QDj0rshQLk0VNUmJ3Xz9KtpO222nYhSZF6ol8JL24bWtNTsJ5Baag41FOiTAcSmUOBf3+tPn0&#10;mRIfmCmZBiMK+iI8vV1+/LBo7FxcQQW6FI4giPHzxha0CsHOs8zzStTMj8AKg04JrmYBTXfISsca&#10;RK91dpXn06wBV1oHXHiPp3edky4TvpSChwcpvQhEFxRzC0m6JPdRZssFmx8cs5XifRrsH7KomTL4&#10;6BnqjgVGjk79AVUr7sCDDCMOdQZSKi5SDVjNOH9Xza5iVqRakBxvzzT5/wfL7087++hIaL9Aiw2M&#10;hDTWzz0exnpa6er4xUwJ+pHClzNtog2E4+HkZjLLc3Rx9I1nN7P8OsJkl9vW+fBVQE2iUlCHbUls&#10;sdPWhy50CImPedCq3CitkxFHQay1IyeGTdQh5Yjgb6K0IU1Bp5PrPAG/8UXo8/29ZvxHn96rKMTT&#10;BnO+1B610O5bokoscToQs4fyBfly0I2St3yjEH/LfHhkDmcHecB9CA8opAZMCnqNkgrcr7+dx3hs&#10;KXopaXAWC+p/HpkTlOhvBps9mSZ6QzIQ3w3KflDMsV4DsjPGbbM8qTEu6EGVDupnXJVVfAldzHB8&#10;r6A8uMFYh24vcNm4WK1SGA6pZWFrdpZH8NiPyOZT+8yc7bsZcA7uYZhVNn/X1C423jSwOgaQKnU8&#10;0ttx2bOOA55mpl/GuEGv7RR1+WUsfwMAAP//AwBQSwMEFAAGAAgAAAAhANL0gCXfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0OaKsSpUKUc4FDUQtWrG5s4Il5HseuE&#10;v2d7guPMjmbflJvZ9izq0XcOBTwuEmAaG6c6bAV8ftQPa2A+SFSyd6gF/GgPm+r2ppSFchPudTyE&#10;llEJ+kIKMCEMBee+MdpKv3CDRrp9udHKQHJsuRrlROW258skWXErO6QPRg56a3TzfbhYAfU2P9Zx&#10;F9av3du0O6VP0bzvoxD3d/PLM7Cg5/AXhis+oUNFTGd3QeVZTzrLaEsQsMxSYBTI86txFpClK+BV&#10;yf8vqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5C8yqDcCAAB6BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0vSAJd8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="585DA3C1" id="Textové pole 893624301" o:spid="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:77.5pt;margin-top:12.65pt;width:310pt;height:14.15pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6eFWNNwIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YaNGmNOEWWIsOA&#10;oC2QFj0rshwLk0VNUmJnXz9KtpO222nYhSZF6ol8JD2/a2tFjsI6CTqn41FKidAcCqn3OX15Xn+5&#10;ocR5pgumQIucnoSjd4vPn+aNycQVVKAKYQmCaJc1JqeV9yZLEscrUTM3AiM0OkuwNfNo2n1SWNYg&#10;eq2SqzSdJg3Ywljgwjk8ve+cdBHxy1Jw/1iWTniicoq5+ShtlLsgk8WcZXvLTCV5nwb7hyxqJjU+&#10;eoa6Z56Rg5V/QNWSW3BQ+hGHOoGylFzEGrCacfqhmm3FjIi1IDnOnGly/w+WPxy35skS336FFhsY&#10;CGmMyxwehnra0tbhi5kS9COFpzNtovWE4+HkdjJLU3Rx9I1nt7P0OsAkl9vGOv9NQE2CklOLbYls&#10;sePG+S50CAmPOVCyWEulohFGQayUJUeGTVQ+5ojg76KUJk1Op5PrNAK/8wXo8/2dYvxHn96bKMRT&#10;GnO+1B403+5aIgss8WYgZgfFCfmy0I2SM3wtEX/DnH9iFmcHecB98I8oSgWYFPQaJRXYX387D/HY&#10;UvRS0uAs5tT9PDArKFHfNTZ7Mo30+mggvh2U3aDoQ70CZGeM22Z4VEOcV4NaWqhfcVWW4SV0Mc3x&#10;vZxybwdj5bu9wGXjYrmMYTikhvmN3hoewEM/ApvP7Suzpu+mxzl4gGFWWfahqV1suKlhefBQytjx&#10;QG/HZc86DnicmX4Zwwa9tWPU5Zex+A0AAP//AwBQSwMEFAAGAAgAAAAhANL0gCXfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0OaKsSpUKUc4FDUQtWrG5s4Il5HseuE&#10;v2d7guPMjmbflJvZ9izq0XcOBTwuEmAaG6c6bAV8ftQPa2A+SFSyd6gF/GgPm+r2ppSFchPudTyE&#10;llEJ+kIKMCEMBee+MdpKv3CDRrp9udHKQHJsuRrlROW258skWXErO6QPRg56a3TzfbhYAfU2P9Zx&#10;F9av3du0O6VP0bzvoxD3d/PLM7Cg5/AXhis+oUNFTGd3QeVZTzrLaEsQsMxSYBTI86txFpClK+BV&#10;yf8vqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAenhVjTcCAAB6BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0vSAJd8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="1A91301D" w14:textId="291A8803" w:rsidR="00CD7338" w:rsidRDefault="00CD7338" w:rsidP="00CD7338"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="288E3A55" w14:textId="21787F64" w:rsidR="009253D2" w:rsidRPr="009253D2" w:rsidRDefault="009253D2" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vyplnil / podpis:</w:t>
@@ -11488,51 +11507,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="06A894D3" w14:textId="77777777" w:rsidR="00CD7338" w:rsidRDefault="00CD7338" w:rsidP="00CD7338"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="289351B3" id="Textové pole 562331361" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:200.8pt;margin-top:10.5pt;width:211.55pt;height:14.15pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPwmn6OgIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+lwQQgUaEFWVFVQnt&#10;rsRWezaOQ6I6Htc2JPTrO3YS2N32VPXijD3j55k3b7K8a2tJzsLYClRGx6OYEqE45JU6ZvT78/bT&#10;ghLrmMqZBCUyehGW3q0+flg2OhUTKEHmwhAEUTZtdEZL53QaRZaXomZ2BFoodBZgauZwa45RbliD&#10;6LWMJnGcRA2YXBvgwlo8ve+cdBXwi0Jw91gUVjgiM4q5ubCasB78Gq2WLD0apsuK92mwf8iiZpXC&#10;R69Q98wxcjLVH1B1xQ1YKNyIQx1BUVRchBqwmnH8rpp9ybQItSA5Vl9psv8Plj+c9/rJENd+gRYb&#10;6AlptE0tHvp62sLU/ouZEvQjhZcrbaJ1hOPhJFkkyWJGCUffeP55Hs88THS7rY11XwXUxBsZNdiW&#10;wBY776zrQocQ/5gFWeXbSsqw8VIQG2nImWETpQs5IvibKKlIk9FkOosD8Bufh77eP0jGf/TpvYpC&#10;PKkw51vt3nLtoSVVntHpfCDmAPkF+TLQSclqvq0Qf8ese2IGtYMU4Ty4R1wKCZgU9BYlJZhffzv3&#10;8dhS9FLSoBYzan+emBGUyG8Kmz1N4tiLN2zQMINxGAx1qjeA7Ixx2jQPpo9zcjALA/ULjsrav4Qu&#10;pji+l1HuzLDZuG4ucNi4WK9DGIpUM7dTe809uO+HZ/O5fWFG9910qIMHGLTK0ndN7WL9TQXrk4Oi&#10;Ch339HZc9qyjwINm+mH0E/R6H6Juv4zVbwAAAP//AwBQSwMEFAAGAAgAAAAhAE8pYuDfAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokzRqQ4hToUo5wKGoBcTVjZc4Iraj&#10;2HXC37Oc4Liap9k31W4xA4s4+d5ZAekqAYa2daq3nYC31+auAOaDtEoOzqKAb/Swq6+vKlkqN9sj&#10;xlPoGJVYX0oBOoSx5Ny3Go30KzeipezTTUYGOqeOq0nOVG4GniXJhhvZW/qg5Yh7je3X6WIENPvt&#10;exMPoXjqn+fDxzqP+uUYhbi9WR4fgAVcwh8Mv/qkDjU5nd3FKs8GAXmSbggVkKW0iYAiy7fAzpTc&#10;r4HXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT8Jp+joCAAB6BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATyli4N8AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="289351B3" id="Textové pole 562331361" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:200.8pt;margin-top:10.5pt;width:211.55pt;height:14.15pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRlQ7fOgIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSASGlEqBgV0yTU&#10;VqJVn43jkGiOz7MNCfv1OzsJtN2epr04Z9/5891332Vx19aSnISxFaiMjkcxJUJxyCt1yOjL8+bL&#10;nBLrmMqZBCUyehaW3i0/f1o0OhUTKEHmwhAEUTZtdEZL53QaRZaXomZ2BFoodBZgauZwaw5RbliD&#10;6LWMJnGcRA2YXBvgwlo8ve+cdBnwi0Jw91gUVjgiM4q5ubCasO79Gi0XLD0YpsuK92mwf8iiZpXC&#10;Ry9Q98wxcjTVH1B1xQ1YKNyIQx1BUVRchBqwmnH8oZpdybQItSA5Vl9osv8Plj+cdvrJENd+hRYb&#10;6AlptE0tHvp62sLU/ouZEvQjhecLbaJ1hOPhJJknyXxGCUff+Ob2Jp55mOh6WxvrvgmoiTcyarAt&#10;gS122lrXhQ4h/jELsso3lZRh46Ug1tKQE8MmShdyRPB3UVKRJqPJdBYH4Hc+D325v5eM/+jTexOF&#10;eFJhztfaveXafUuqPKPT24GYPeRn5MtAJyWr+aZC/C2z7okZ1A5ShPPgHnEpJGBS0FuUlGB+/e3c&#10;x2NL0UtJg1rMqP15ZEZQIr8rbPY0iWMv3rBBwwzGfjDUsV4DsjPGadM8mD7OycEsDNSvOCor/xK6&#10;mOL4Xka5M8Nm7bq5wGHjYrUKYShSzdxW7TT34L4fns3n9pUZ3XfToQ4eYNAqSz80tYv1NxWsjg6K&#10;KnTc09tx2bOOAg+a6YfRT9DbfYi6/jKWvwEAAP//AwBQSwMEFAAGAAgAAAAhAE8pYuDfAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokzRqQ4hToUo5wKGoBcTVjZc4Iraj&#10;2HXC37Oc4Liap9k31W4xA4s4+d5ZAekqAYa2daq3nYC31+auAOaDtEoOzqKAb/Swq6+vKlkqN9sj&#10;xlPoGJVYX0oBOoSx5Ny3Go30KzeipezTTUYGOqeOq0nOVG4GniXJhhvZW/qg5Yh7je3X6WIENPvt&#10;exMPoXjqn+fDxzqP+uUYhbi9WR4fgAVcwh8Mv/qkDjU5nd3FKs8GAXmSbggVkKW0iYAiy7fAzpTc&#10;r4HXFf+/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0ZUO3zoCAAB6BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATyli4N8AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="06A894D3" w14:textId="77777777" w:rsidR="00CD7338" w:rsidRDefault="00CD7338" w:rsidP="00CD7338"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DE8AE4" w14:textId="53408B94" w:rsidR="00096419" w:rsidRDefault="009253D2" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009253D2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -11646,169 +11665,238 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Pracovníci KPPP a ZDVPP Zlín.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EED02C" w14:textId="5D472B2D" w:rsidR="000264E6" w:rsidRPr="009253D2" w:rsidRDefault="000264E6" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DCD9B94" w14:textId="77777777" w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidRDefault="006D288B" w:rsidP="000264E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D288B" w:rsidRPr="009253D2" w:rsidSect="006D288B">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0036A101" w14:textId="77777777" w:rsidR="00E56852" w:rsidRDefault="00E56852" w:rsidP="006114E4">
+    <w:p w14:paraId="65D93D0B" w14:textId="77777777" w:rsidR="00293DC7" w:rsidRDefault="00293DC7" w:rsidP="006114E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76987EB9" w14:textId="77777777" w:rsidR="00E56852" w:rsidRDefault="00E56852" w:rsidP="006114E4">
+    <w:p w14:paraId="782BEEA1" w14:textId="77777777" w:rsidR="00293DC7" w:rsidRDefault="00293DC7" w:rsidP="006114E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D4E3320" w14:textId="6C0C4BB5" w:rsidR="00490FF6" w:rsidRPr="00490FF6" w:rsidRDefault="00490FF6" w:rsidP="00490FF6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20D33CE8" w14:textId="77777777" w:rsidR="00B06C43" w:rsidRDefault="00B06C43">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1003BE3C" w14:textId="284E5526" w:rsidR="00982BBB" w:rsidRPr="00490FF6" w:rsidRDefault="00490FF6" w:rsidP="00982BBB">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00490FF6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>Aktualizováno dne 27.04.2023</w:t>
+      <w:t>Aktualizováno dne 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00B06C43">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00490FF6">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00B06C43">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00490FF6">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00982BBB">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="623DEAA1" w14:textId="77777777" w:rsidR="00B06C43" w:rsidRDefault="00B06C43">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E4444AD" w14:textId="77777777" w:rsidR="00E56852" w:rsidRDefault="00E56852" w:rsidP="006114E4">
+    <w:p w14:paraId="312EB38E" w14:textId="77777777" w:rsidR="00293DC7" w:rsidRDefault="00293DC7" w:rsidP="006114E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DA8580B" w14:textId="77777777" w:rsidR="00E56852" w:rsidRDefault="00E56852" w:rsidP="006114E4">
+    <w:p w14:paraId="28A5B887" w14:textId="77777777" w:rsidR="00293DC7" w:rsidRDefault="00293DC7" w:rsidP="006114E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24DC138F" w14:textId="77777777" w:rsidR="00B06C43" w:rsidRDefault="00B06C43">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57D13C46" w14:textId="3FBDF55A" w:rsidR="006114E4" w:rsidRDefault="006114E4">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BFE9832" wp14:editId="1E2D024D">
           <wp:extent cx="5753100" cy="714375"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1" name="Obrázek 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -11826,144 +11914,162 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5753100" cy="714375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08710A87" w14:textId="77777777" w:rsidR="00B06C43" w:rsidRDefault="00B06C43">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="156"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006114E4"/>
     <w:rsid w:val="000264E6"/>
     <w:rsid w:val="00070952"/>
     <w:rsid w:val="00096419"/>
     <w:rsid w:val="001458C7"/>
+    <w:rsid w:val="00293DC7"/>
     <w:rsid w:val="002A4364"/>
     <w:rsid w:val="002E5B5B"/>
     <w:rsid w:val="003A2146"/>
     <w:rsid w:val="003F6D0A"/>
     <w:rsid w:val="00490FF6"/>
+    <w:rsid w:val="004B12D0"/>
     <w:rsid w:val="004B2D8F"/>
-    <w:rsid w:val="005376F5"/>
     <w:rsid w:val="005602D4"/>
     <w:rsid w:val="005826E9"/>
-    <w:rsid w:val="005A72D8"/>
+    <w:rsid w:val="005D7212"/>
     <w:rsid w:val="005F4F82"/>
     <w:rsid w:val="006114E4"/>
+    <w:rsid w:val="0065183E"/>
+    <w:rsid w:val="006A2451"/>
     <w:rsid w:val="006C6F84"/>
     <w:rsid w:val="006D288B"/>
     <w:rsid w:val="00706BF1"/>
     <w:rsid w:val="0074447E"/>
+    <w:rsid w:val="00780A9A"/>
     <w:rsid w:val="007D5069"/>
+    <w:rsid w:val="007F3FA9"/>
     <w:rsid w:val="007F75C5"/>
     <w:rsid w:val="008260AF"/>
+    <w:rsid w:val="008A6BE8"/>
     <w:rsid w:val="008C35CD"/>
     <w:rsid w:val="008F12D6"/>
     <w:rsid w:val="00916343"/>
     <w:rsid w:val="009253D2"/>
     <w:rsid w:val="00981722"/>
+    <w:rsid w:val="00982BBB"/>
+    <w:rsid w:val="009C1FB8"/>
     <w:rsid w:val="009E7FF4"/>
+    <w:rsid w:val="00B06C43"/>
     <w:rsid w:val="00BE5299"/>
+    <w:rsid w:val="00C27B47"/>
     <w:rsid w:val="00CD7338"/>
     <w:rsid w:val="00CF3E27"/>
-    <w:rsid w:val="00DA6B27"/>
-    <w:rsid w:val="00E56852"/>
     <w:rsid w:val="00EF5C72"/>
     <w:rsid w:val="00F21C23"/>
-    <w:rsid w:val="00F7640A"/>
+    <w:rsid w:val="00F67E23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E5B85EB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E7675C60-6878-48F8-95B9-51BE0E957BCC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12440,61 +12546,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006D288B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -12736,69 +12842,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA33067E-D6A2-438E-8F23-9C1D7C53485A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>742</Words>
-  <Characters>4383</Characters>
+  <Words>735</Words>
+  <Characters>4338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5115</CharactersWithSpaces>
+  <CharactersWithSpaces>5063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tomáš Fac</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>