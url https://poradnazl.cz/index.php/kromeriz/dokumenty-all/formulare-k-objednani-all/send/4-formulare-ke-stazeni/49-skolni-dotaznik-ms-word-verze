--- v0 (2026-05-02)
+++ v1 (2026-09-16)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0324947D" w14:textId="77777777" w:rsidR="00192939" w:rsidRPr="00695D49" w:rsidRDefault="00192939" w:rsidP="00192939">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325264DE" w14:textId="4F23A531" w:rsidR="00192939" w:rsidRPr="00695D49" w:rsidRDefault="00192939" w:rsidP="00DD0F62">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695D49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
@@ -5497,51 +5497,51 @@
         <w:sdtContent>
           <w:r w:rsidR="006B2EB0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="cs-CZ"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E3F9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">se značnými obtížemi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C0BB6D" w14:textId="12F89C0E" w:rsidR="00192939" w:rsidRPr="00C92633" w:rsidRDefault="005E3F9B" w:rsidP="00CA73BD">
+    <w:p w14:paraId="76C0BB6D" w14:textId="0CF8533E" w:rsidR="00192939" w:rsidRPr="00C92633" w:rsidRDefault="005E3F9B" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FDAEBA" wp14:editId="064AA3BC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -5653,62 +5653,62 @@
         </w:rPr>
         <w:t xml:space="preserve">Převažující chování: </w:t>
       </w:r>
       <w:r w:rsidR="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="cs-CZ"/>
           </w:rPr>
           <w:id w:val="-2055152984"/>
           <w14:checkbox>
-            <w14:checked w14:val="1"/>
+            <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F251D3">
+          <w:r w:rsidR="00D5726B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:lang w:val="cs-CZ"/>
             </w:rPr>
-            <w:t>☒</w:t>
+            <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">přiměřené k věku </w:t>
       </w:r>
       <w:r w:rsidR="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C92633">
@@ -12101,169 +12101,189 @@
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádám o vyšetření v KPPP pracoviště: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44973AF6" w14:textId="77777777" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00695D49" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podpis zákonného zástupce:…………………………………. </w:t>
+        <w:t xml:space="preserve">Podpis zákonného </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>zástupce:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D95A890" w14:textId="77777777" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00695D49" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Děkujeme za poskytnuté informace. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D04E29" w14:textId="317068BE" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00695D49" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Pracovníci KPPP a ZDVPP Zlín.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidSect="00DD0F62">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DE0D549" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
+    <w:p w14:paraId="1E78E300" w14:textId="77777777" w:rsidR="00296950" w:rsidRDefault="00296950" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A354691" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
+    <w:p w14:paraId="5C256C9A" w14:textId="77777777" w:rsidR="00296950" w:rsidRDefault="00296950" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4895DE62" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1795C06B" w14:textId="0A883323" w:rsidR="005E3F9B" w:rsidRPr="005E3F9B" w:rsidRDefault="005E3F9B" w:rsidP="005E3F9B">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005E3F9B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>Aktualizováno dne 2</w:t>
     </w:r>
     <w:r w:rsidR="00AF0E5F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
@@ -12281,96 +12301,96 @@
       <w:t>.0</w:t>
     </w:r>
     <w:r w:rsidR="00AF0E5F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="005E3F9B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
       <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EDC1FC7" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="550B2439" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
+    <w:p w14:paraId="764075D1" w14:textId="77777777" w:rsidR="00296950" w:rsidRDefault="00296950" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE43B16" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
+    <w:p w14:paraId="47C4B134" w14:textId="77777777" w:rsidR="00296950" w:rsidRDefault="00296950" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D539A3D" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4137F43C" w14:textId="231F9283" w:rsidR="00192939" w:rsidRDefault="00192939">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B81E860" wp14:editId="54F51477">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>336550</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5760720" cy="732790"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1327438089" name="Obrázek 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -12400,110 +12420,114 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="732790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E145E96" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00192939"/>
     <w:rsid w:val="00072C86"/>
+    <w:rsid w:val="001458AF"/>
     <w:rsid w:val="00192939"/>
+    <w:rsid w:val="0019622D"/>
+    <w:rsid w:val="00296950"/>
     <w:rsid w:val="00314B83"/>
     <w:rsid w:val="00440172"/>
     <w:rsid w:val="005E3F9B"/>
     <w:rsid w:val="00695D49"/>
     <w:rsid w:val="006B2EB0"/>
     <w:rsid w:val="006E5F00"/>
     <w:rsid w:val="008C5564"/>
     <w:rsid w:val="00987106"/>
     <w:rsid w:val="00A545B8"/>
     <w:rsid w:val="00AE1CAA"/>
     <w:rsid w:val="00AE5DD7"/>
     <w:rsid w:val="00AF0E5F"/>
     <w:rsid w:val="00B650C1"/>
     <w:rsid w:val="00C44BCC"/>
     <w:rsid w:val="00C6105A"/>
     <w:rsid w:val="00C92633"/>
     <w:rsid w:val="00CA7338"/>
     <w:rsid w:val="00CA73BD"/>
     <w:rsid w:val="00CC64E7"/>
     <w:rsid w:val="00CF2C33"/>
     <w:rsid w:val="00D207CA"/>
+    <w:rsid w:val="00D5726B"/>
     <w:rsid w:val="00D81AD5"/>
     <w:rsid w:val="00DD0F62"/>
     <w:rsid w:val="00F251D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>