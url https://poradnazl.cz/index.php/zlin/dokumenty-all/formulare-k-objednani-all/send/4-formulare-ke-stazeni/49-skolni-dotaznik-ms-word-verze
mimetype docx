--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0324947D" w14:textId="77777777" w:rsidR="00192939" w:rsidRPr="00695D49" w:rsidRDefault="00192939" w:rsidP="00192939">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325264DE" w14:textId="4F23A531" w:rsidR="00192939" w:rsidRPr="00695D49" w:rsidRDefault="00192939" w:rsidP="00DD0F62">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1705,292 +1709,527 @@
                   <w:txbxContent>
                     <w:p w14:paraId="3F2794B1" w14:textId="77777777" w:rsidR="00C44BCC" w:rsidRPr="00DD0F62" w:rsidRDefault="00C44BCC" w:rsidP="00C44BCC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Jméno a příjmení 2. zákonného zástupce:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9D7BDB" w14:textId="10C78DDD" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="005E3F9B" w:rsidP="00DD0F62">
+    <w:p w14:paraId="5F9D7BDB" w14:textId="77CEEC15" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="00AF0E5F" w:rsidP="00DD0F62">
       <w:pPr>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F604C7" wp14:editId="479F6E3A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2066925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>309245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="247650" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="231191371" name="Textové pole 49"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="247650" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="337BDB42" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRPr="00AF0E5F" w:rsidRDefault="00AF0E5F" w:rsidP="00AF0E5F">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:val="cs-CZ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="46F604C7" id="Textové pole 49" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:162.75pt;margin-top:24.35pt;width:19.5pt;height:18pt;z-index:251759616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIedJTOgIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y4adoacYosRYYB&#10;QVsgHXpWZCkWJouapMTOfv0o5dl2p2EXWXzoI/mR9Pi+azTZCucVmJIOen1KhOFQKbMu6Y+X+Zdb&#10;SnxgpmIajCjpTnh6P/n8adzaQuRQg66EIwhifNHaktYh2CLLPK9Fw3wPrDBolOAaFlB066xyrEX0&#10;Rmd5vz/KWnCVdcCF96h92BvpJOFLKXh4ktKLQHRJMbeQTpfOVTyzyZgVa8dsrfghDfYPWTRMGQx6&#10;gnpggZGNUx+gGsUdeJChx6HJQErFRaoBqxn031WzrJkVqRYkx9sTTf7/wfLH7dI+OxK6r9BhAyMh&#10;rfWFR2Wsp5OuiV/MlKAdKdydaBNdIByV+fBmdI0WjqY8vx31E63Z+bF1PnwT0JB4KanDriSy2Hbh&#10;AwZE16NLjOVBq2qutE5CnAQx045sGfZQh5QivnjjpQ1pSzq6wjQ+IETo0/uVZvxnLPItAkraoPJc&#10;eryFbtURVSEtV0deVlDtkC4H+0nyls8V4i+YD8/M4eggD7gO4QkPqQGTgsONkhrc77/poz92FK2U&#10;tDiKJfW/NswJSvR3g72+GwyHcXaTMLy+yVFwl5bVpcVsmhkgUwNcPMvTNfoHfbxKB80rbs00RkUT&#10;Mxxjl5QHdxRmYb8iuHdcTKfJDefVsrAwS8sjeKQ5MvvSvTJnD50NOBKPcBxbVrxr8N43vjQw3QSQ&#10;KnU/Ur3n9dABnPXUoMNexmW6lJPX+e8x+QMAAP//AwBQSwMEFAAGAAgAAAAhALtPzP/gAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01PwkAQhu8m/ofNmHiTLVBoUzslaiTGcLII56U7thv2o3QX&#10;qP/e9aTHmXnyzvOWq9FodqHBK2cRppMEGNnGSWVbhM/t+iEH5oOwUmhnCeGbPKyq25tSFNJd7Qdd&#10;6tCyGGJ9IRC6EPqCc990ZISfuJ5svH25wYgQx6HlchDXGG40nyXJkhuhbPzQiZ5eOmqO9dkgnHbD&#10;Np2q1/1av9fqlB03z28iQ7y/G58egQUawx8Mv/pRHarodHBnKz3TCPPZYhFRhDTPgEVgvkzj4oCQ&#10;pxnwquT/G1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAh50lM6AgAAhQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALtPzP/gAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="337BDB42" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRPr="00AF0E5F" w:rsidRDefault="00AF0E5F" w:rsidP="00AF0E5F">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:val="cs-CZ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CBA6949" wp14:editId="1A0292D0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1343025</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>309245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="247650" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1915961703" name="Textové pole 49"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="247650" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7C6EFE45" w14:textId="53272F1C" w:rsidR="00AF0E5F" w:rsidRPr="00AF0E5F" w:rsidRDefault="00AF0E5F" w:rsidP="00AF0E5F">
+                            <w:pPr>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:val="cs-CZ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1CBA6949" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:105.75pt;margin-top:24.35pt;width:19.5pt;height:18pt;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoWUlEOgIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4adoZcYosRYYB&#10;RVsgHXpWZCkxJosapcTOfv0o5dl2p2EXWXzoI/mR9Pi2awzbKvQ12JIPen3OlJVQ1XZV8h/P8083&#10;nPkgbCUMWFXynfL8dvLxw7h1hcphDaZSyAjE+qJ1JV+H4Ios83KtGuF74JQlowZsRCARV1mFoiX0&#10;xmR5vz/KWsDKIUjlPWnv9kY+SfhaKxketfYqMFNyyi2kE9O5jGc2GYtihcKta3lIQ/xDFo2oLQU9&#10;Qd2JINgG63dQTS0RPOjQk9BkoHUtVaqBqhn031SzWAunUi1Ejncnmvz/g5UP24V7Qha6r9BRAyMh&#10;rfOFJ2Wsp9PYxC9lyshOFO5OtKkuMEnKfHg9uiKLJFOe34z6idbs/NihD98UNCxeSo7UlUSW2N77&#10;QAHJ9egSY3kwdTWvjUlCnAQ1M8i2gnpoQkqRXrzyMpa1JR99pjTeIUTo0/ulEfJnLPI1AknGkvJc&#10;eryFbtmxuiJahkdellDtiC6E/SR5J+c14d8LH54E0ugQD7QO4ZEObYCSgsONszXg77/poz91lKyc&#10;tTSKJfe/NgIVZ+a7pV5/GQyHcXaTMLy6zknAS8vy0mI3zQyIqQEtnpPpGv2DOV41QvNCWzONUckk&#10;rKTYJZcBj8Is7FeE9k6q6TS50bw6Ee7twskIHmmOzD53LwLdobOBRuIBjmMrijcN3vvGlxammwC6&#10;Tt2PVO95PXSAZj016LCXcZku5eR1/ntM/gAAAP//AwBQSwMEFAAGAAgAAAAhAIg/m2rfAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sbdXRqqs7AWJCiBMd7Jw1po3WJF2S&#10;beXtCSc42v70+/vr9axHdibnlTUI6SIBRqazUpke4WO7uSuB+SCMFKM1hPBNHtbN9VUtKmkv5p3O&#10;behZDDG+EghDCFPFue8G0sIv7EQm3r6s0yLE0fVcOnGJ4XrkWZLccy2UiR8GMdHTQN2hPWmE46fb&#10;5ql63m3G11Ydi8Pb44soEG9v5ocVsEBz+IPhVz+qQxOd9vZkpGcjQpamy4gi5GUBLALZMomLPUKZ&#10;F8Cbmv9v0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqFlJRDoCAACFBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiD+bat8AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7C6EFE45" w14:textId="53272F1C" w:rsidR="00AF0E5F" w:rsidRPr="00AF0E5F" w:rsidRDefault="00AF0E5F" w:rsidP="00AF0E5F">
+                      <w:pPr>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:val="cs-CZ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Telefon:</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">E-mail 2. zák. zástupce: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBF7A67" w14:textId="7A969963" w:rsidR="00314B83" w:rsidRDefault="00AF0E5F" w:rsidP="00DD0F62">
+      <w:pPr>
+        <w:ind w:left="-567" w:firstLine="567"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soudem </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>upravená</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> péče</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00314B83" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52A71E46" wp14:editId="7F878CAD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C04F9E3" wp14:editId="3FCBA35D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>5442585</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>291465</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1191895" cy="269875"/>
+                <wp:effectExtent l="0" t="0" r="27305" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="629101272" name="Textové pole 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1191895" cy="269875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="122B0CC3" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="cs-CZ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C04F9E3" id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:428.55pt;margin-top:22.95pt;width:93.85pt;height:21.25pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwoY55NgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwmsoIAIK8qKqhLa&#10;XYmt9mwcm1h1PK5tSOiv79iEx257qnpx5uXPM9/MZHbf1pochPMKTEH7vZwSYTiUyuwK+v1l9WlM&#10;iQ/MlEyDEQU9Ck/v5x8/zBo7FQOoQJfCEQQxftrYglYh2GmWeV6JmvkeWGHQKcHVLKDqdlnpWIPo&#10;tc4GeT7KGnCldcCF92h9ODnpPOFLKXh4ktKLQHRBMbeQTpfObTyz+YxNd47ZSvEuDfYPWdRMGXz0&#10;AvXAAiN7p/6AqhV34EGGHoc6AykVF6kGrKafv6tmUzErUi1IjrcXmvz/g+WPh419diS0X6DFBkZC&#10;GuunHo2xnla6On4xU4J+pPB4oU20gfB4qT/pjydDSjj6BqPJ+PMwwmTX29b58FVATaJQUIdtSWyx&#10;w9qHU+g5JD7mQatypbROShwFsdSOHBg2UYeUI4K/idKGNAUd3Q3zBPzGF6Ev97ea8R9dejdRiKcN&#10;5nytPUqh3bZElVhiqiiatlAekS8Hp1Hylq8U4q+ZD8/M4ewgRbgP4QkPqQGTgk6ipAL362/2GI8t&#10;RS8lDc5iQf3PPXOCEv3NYLPvRnkehzcpKLhb6/ZsNft6CchQHzfO8iTG2KDPonRQv+K6LOJr6GKG&#10;45sFDWdxGU6bgevGxWKRgnBMLQtrs7E8QseORD5f2lfmbNfPgJPwCOdpZdN3bT3FxpsGFvsAUqWe&#10;X9nseMcRT1PTrWPcoVs9RV1/GvPfAAAA//8DAFBLAwQUAAYACAAAACEAvmB1GN8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhT5EIIcSpAAokTSumlNzdekqj+CbGbOjw9&#10;2xMcV/PN7Ey5TtawCcfQeydhuciAoWu87l0rYfv5epMDC1E5rYx3KGHGAOvq8qJUhfYnV+O0iS2j&#10;EBcKJaGLcSg4D02HVoWFH9CR9uVHqyKdY8v1qE4Ubg2/zbI7blXv6EOnBnzpsDlsjpZqfIu5znfP&#10;74G/malJH/V8+ElSXl+lp0dgEVP8g+FcnzxQUae9PzodmJGQr+6XhEoQqwdgZyATgsbsScoF8Krk&#10;/ydUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwoY55NgIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+YHUY3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox inset="1mm,0,1mm,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="122B0CC3" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="cs-CZ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00314B83" w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52A71E46" wp14:editId="05DEC034">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>783203</wp:posOffset>
+                  <wp:posOffset>782955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>278020</wp:posOffset>
+                  <wp:posOffset>291465</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4142244" cy="269875"/>
+                <wp:extent cx="4142105" cy="269875"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1229731502" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4142244" cy="269875"/>
+                          <a:ext cx="4142105" cy="269875"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7B5B9C4C" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52A71E46" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.65pt;margin-top:21.9pt;width:326.15pt;height:21.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM/cWpOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8NGuDOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnv36UbCdpt9Owi0KR9BP5+Jj5fVMpchTWlaAzOhyklAjNIS/1PqPfX9af&#10;bilxnumcKdAioyfh6P3i44d5bWZiBAWoXFiCINrNapPRwnszSxLHC1ExNwAjNAYl2Ip5vNp9kltW&#10;I3qlklGaTpMabG4scOEceh/aIF1EfCkF909SOuGJyijW5uNp47kLZ7KYs9neMlOUvCuD/UMVFSs1&#10;PnqGemCekYMt/4CqSm7BgfQDDlUCUpZcxB6wm2H6rpttwYyIvSA5zpxpcv8Plj8et+bZEt98gQYH&#10;GAipjZs5dIZ+Gmmr8IuVEowjhaczbaLxhKNzMpyMRpMJJRxjo+nd7eebAJNcvjbW+a8CKhKMjFoc&#10;S2SLHTfOt6l9SnjMgSrzdalUvAQpiJWy5MhwiMrHGhH8TZbSpM7odHyTRuA3sQB9/n6nGP/RlXeV&#10;hXhKY82X3oPlm11Dyhx5GffE7CA/IV8WWik5w9cl4m+Y88/MonaQItwH/4SHVIBFQWdRUoD99Td/&#10;yMeRYpSSGrWYUffzwKygRH3TOOzxNE2DeOMFDXvt3fVefahWgAwNceMMj2bI9ao3pYXqFddlGV7D&#10;ENMc38yo782VbzcD142L5TImoUwN8xu9NTxAh4kEPl+aV2ZNN0+PSniEXq1s9m6sbW74UsPy4EGW&#10;ceaB4JbNjneUeFRNt45hh67vMevyp7H4DQAA//8DAFBLAwQUAAYACAAAACEAFHt8m98AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDU9IojVMBEkicUAoXbm68TaL6J8Ru&#10;6vD0LKdyHO03szPlNhrNJhx976yA+0UCDG3jVG9bAZ8fL3c5MB+kVVI7iwJm9LCtrq9KWSh3tjVO&#10;u9AyCrG+kAK6EIaCc990aKRfuAEt3Q5uNDKQHFuuRnmmcKP5MkkybmRv6UMnB3zusDnuToZqfK/m&#10;Ov96evP8VU9NfK/n408U4vYmPm6ABYzhAsNfffJARZ327mSVZ5r0Mk0JFbBKaQIB6/VDBmwvIM9S&#10;4FXJ/y+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAM/cWpOQIAAHwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAUe3yb3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="52A71E46" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.65pt;margin-top:22.95pt;width:326.15pt;height:21.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDumDQyOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTQwtqIUDEqpklV&#10;W4lOfTaOTaI5Ps82JOzX7+wkQLs9TXsx57vL57vvvmN+19aKHIR1FeicjkcpJUJzKCq9y+n3l/Wn&#10;G0qcZ7pgCrTI6VE4erf4+GHemExMoARVCEsQRLusMTktvTdZkjheipq5ERihMSjB1szj1e6SwrIG&#10;0WuVTNJ0ljRgC2OBC+fQe98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#10;6AnqnnlG9rb6A6quuAUH0o841AlIWXERe8Buxum7bjYlMyL2guQ4c6LJ/T9Y/njYmGdLfPsFWhxg&#10;IKQxLnPoDP200tbhFyslGEcKjyfaROsJR+f1+HoyTqeUcIxNZrc3n6cBJjl/bazzXwXUJBg5tTiW&#10;yBY7PDjfpQ4p4TEHqirWlVLxEqQgVsqSA8MhKh9rRPA3WUqTJqezq2kagd/EAvTp+61i/Edf3kUW&#10;4imNNZ97D5Zvty2pCuRlNhCzheKIfFnopOQMX1eI/8Ccf2YWtYMU4T74JzykAiwKeouSEuyvv/lD&#10;Po4Uo5Q0qMWcup97ZgUl6pvGYV/N0jSIN17QsJfe7eDV+3oFyNAYN87waIZcrwZTWqhfcV2W4TUM&#10;Mc3xzZz6wVz5bjNw3bhYLmMSytQw/6A3hgfoMJHA50v7yqzp5+lRCY8wqJVl78ba5YYvNSz3HmQV&#10;Zx4I7tjseUeJR9X06xh26PIes85/GovfAAAA//8DAFBLAwQUAAYACAAAACEAbREI6eAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixl67auNJ0ACSROUweX3bImtNUSpzRZ&#10;l/L0mBMcf/nz78/FNlrDRj34zqGA+1kCTGPtVIeNgI/3l7sMmA8SlTQOtYBJe9iW11eFzJW7YKXH&#10;fWgYlaDPpYA2hD7n3NetttLPXK+RZp9usDJQHBquBnmhcmv4PElW3MoO6UIre/3c6vq0P1vS+Eqn&#10;Kjs8vXn+asY67qrp9B2FuL2Jjw/Ago7hD4ZffdqBkpyO7ozKM0N5vlgQKiBdboARsF4vV8COArIs&#10;BV4W/P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7pg0MjkCAAB8BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbREI6eAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7B5B9C4C" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00CA7338" w:rsidRPr="00C92633">
-[...131 lines deleted...]
-        <w:t xml:space="preserve">E-mail 2. zák. zástupce: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Ano </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    Ne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0979BC61" w14:textId="7D3DC0CA" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="00CA7338" w:rsidP="00DD0F62">
+    <w:p w14:paraId="0979BC61" w14:textId="2423215B" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="00CA7338" w:rsidP="00DD0F62">
       <w:pPr>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B2364C4" wp14:editId="13D7EF58">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2142877</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -2033,51 +2272,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2B2364C4" id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:168.75pt;margin-top:22.15pt;width:251.05pt;height:21.25pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNvZ8cNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tAQ8iKJaJEVJVQ&#10;EolUORuvDVa9Htc27NJf37FZPpL2VPVixjOzzzNv3jC5b2tN9sJ5Baak/V5OiTAcKmU2Jf3+svg0&#10;psQHZiqmwYiSHoSn99OPHyaNLcQAtqAr4QiCGF80tqTbEGyRZZ5vRc18D6wwGJTgahbw6jZZ5ViD&#10;6LXOBnk+yhpwlXXAhffofTgG6TThSyl4eJLSi0B0SbG2kE6XznU8s+mEFRvH7Fbxrgz2D1XUTBl8&#10;9Az1wAIjO6f+gKoVd+BBhh6HOgMpFRepB+ymn7/rZrVlVqRekBxvzzT5/wfLH/cr++xIaL9AiwOM&#10;hDTWFx6dsZ9Wujr+YqUE40jh4UybaAPh6Bz2x+PPt0NKOMYGo7vx7U2EyS5fW+fDVwE1iUZJHY4l&#10;scX2Sx+OqaeU+JgHraqF0jpdohTEXDuyZzhEHVKNCP4mSxvSlHQ0vMkT8JtYhD5/v9aM/+jKu8pC&#10;PG2w5kvv0QrtuiWqQl5SR9G1huqAfDk4SslbvlCIv2Q+PDOH2kGKcB/CEx5SAxYFnUXJFtyvv/lj&#10;Po4Uo5Q0qMWS+p875gQl+pvBYQ9HeR7Fmy5ouGvv+uQ1u3oOyFAfN87yZMbcoE+mdFC/4rrM4msY&#10;YobjmyUNJ3MejpuB68bFbJaSUKaWhaVZWR6h40Qiny/tK3O2m2dAJTzCSa2seDfWY2780sBsF0Cq&#10;NPMLmx3vKPGkmm4d4w5d31PW5U9j+hsAAP//AwBQSwMEFAAGAAgAAAAhAKU9u3LfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4shZbSlaYTIIHECXVw2S1rQlstcUqTdSlP&#10;jznBzZY///5cbaI1bNaTHxwKuF4lwDS2Tg3YCfh4f74qgPkgUUnjUAtYtIdNfX5WyVK5EzZ63oaO&#10;UQj6UgroQxhLzn3bayv9yo0aafbpJisDtVPH1SRPFG4Nv0mSnFs5IF3o5aifet0etkdLGl/Z0hS7&#10;x1fPX8zcxrdmOXxHIS4v4sM9sKBj+IPhV592oCanvTui8swISNO7W0IFZFkKjIAiXefA9lTkBfC6&#10;4v8/qH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjb2fHDcCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApT27ct8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2B2364C4" id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:168.75pt;margin-top:22.15pt;width:251.05pt;height:21.25pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAspO3WOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wka5oacYosRYYB&#10;QVsgHXpWZDkWJouapMTOfv0o2flot9Owi0KR9BP5+JjZfVsrchDWSdA5HQ5SSoTmUEi9y+n3l9Wn&#10;KSXOM10wBVrk9CgcvZ9//DBrTCZGUIEqhCUIol3WmJxW3pssSRyvRM3cAIzQGCzB1szj1e6SwrIG&#10;0WuVjNJ0kjRgC2OBC+fQ+9AF6Tzil6Xg/qksnfBE5RRr8/G08dyGM5nPWLazzFSS92Wwf6iiZlLj&#10;o2eoB+YZ2Vv5B1QtuQUHpR9wqBMoS8lF7AG7GabvutlUzIjYC5LjzJkm9/9g+eNhY54t8e0XaHGA&#10;gZDGuMyhM/TTlrYOv1gpwThSeDzTJlpPODrHw+n08+2YEo6x0eRuensTYJLL18Y6/1VATYKRU4tj&#10;iWyxw9r5LvWUEh5zoGSxkkrFS5CCWCpLDgyHqHysEcHfZClNmpxOxjdpBH4TC9Dn77eK8R99eVdZ&#10;iKc01nzpPVi+3bZEFsjL7YmYLRRH5MtCJyVn+Eoi/po5/8wsagcpwn3wT3iUCrAo6C1KKrC//uYP&#10;+ThSjFLSoBZz6n7umRWUqG8ahz2epGkQb7ygYa+925NX7+slIEND3DjDoxlyvTqZpYX6FddlEV7D&#10;ENMc38ypP5lL320GrhsXi0VMQpka5td6Y3iADhMJfL60r8yafp4elfAIJ7Wy7N1Yu9zwpYbF3kMp&#10;48wDwR2bPe8o8aiafh3DDl3fY9blT2P+GwAA//8DAFBLAwQUAAYACAAAACEApT27ct8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyFltKVphMggcQJdXDZLWtCWy1xSpN1&#10;KU+POcHNlj///lxtojVs1pMfHAq4XiXANLZODdgJ+Hh/viqA+SBRSeNQC1i0h019flbJUrkTNnre&#10;ho5RCPpSCuhDGEvOfdtrK/3KjRpp9ukmKwO1U8fVJE8Ubg2/SZKcWzkgXejlqJ963R62R0saX9nS&#10;FLvHV89fzNzGt2Y5fEchLi/iwz2woGP4g+FXn3agJqe9O6LyzAhI07tbQgVkWQqMgCJd58D2VOQF&#10;8Lri/z+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAspO3WOQIAAHwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClPbty3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="753A5F38" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
@@ -2130,51 +2369,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2BB8E75D" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.35pt;margin-top:22.7pt;width:52.55pt;height:19.4pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ8fU1NwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aS1muDOEWWIsOA&#10;oi2QDj0rshQLk0VNUmJnXz9KiZO022nYRaZI6pF8JD296xpNdsJ5Baakw0FOiTAcKmU2Jf3+svx0&#10;Q4kPzFRMgxEl3QtP72YfP0xbOxEjqEFXwhEEMX7S2pLWIdhJlnlei4b5AVhh0CjBNSzg1W2yyrEW&#10;0RudjfK8yFpwlXXAhfeovT8Y6SzhSyl4eJLSi0B0STG3kE6XznU8s9mUTTaO2VrxYxrsH7JomDIY&#10;9AR1zwIjW6f+gGoUd+BBhgGHJgMpFRepBqxmmL+rZlUzK1ItSI63J5r8/4Plj7uVfXYkdF+gwwZG&#10;QlrrJx6VsZ5OuiZ+MVOCdqRwf6JNdIFwVBbF5/HNNSUcTaOr4uo2oWTnx9b58FVAQ6JQUoddSWSx&#10;3YMPGBBde5cYy4NW1VJpnS5xEsRCO7Jj2EMdevA3XtqQFhMZX+cJ+I0tQp/erzXjP2KRGPPCC2/a&#10;oPJcepRCt+6IqpCWoudlDdUe6XJwmCRv+VIh/gPz4Zk5HB1kCNchPOEhNWBScJQoqcH9+ps++mNH&#10;0UpJi6NYUv9zy5ygRH8z2OtxkedxdtMFBXepXfdas20WgAwNceEsT2L0DboXpYPmFbdlHqOhiRmO&#10;MUsaenERDouB28bFfJ6ccEotCw9mZXmEjh2JfL50r8zZYz8DDsIj9MPKJu/aevCNLw3MtwGkSj2P&#10;BB/YPPKOE57actzGuEKX9+R1/mfMfgMAAP//AwBQSwMEFAAGAAgAAAAhACijivjdAAAABgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvUGDiigKI2DaKVW6qkKcOFm4m0SYa/T2ASn&#10;X19zao+r2Zl5U2yD0WzEwXWWBCwXCTCk2qqOGgHHw9s8A+a8JCW1JRQwoYNt+fhQyFzZG1U47n3D&#10;Ygi5XApove9zzl3dopFuYXukqH3ZwUgfz6HhapC3GG40XyXJhhvZUWxoZY+vLdaX/dVEjO90qrLT&#10;y4fj73qsw2c1XX6CEE+zsHsG5jH4v2e440cPlJHpbK+kHNMC4hAvIF2nwO5qsl4COwvI0hXwsuD/&#10;8ctfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANnx9TU3AgAAewQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACijivjdAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2BB8E75D" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.35pt;margin-top:22.7pt;width:52.55pt;height:19.4pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9tzgvNwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfdwBLaOIo2JUTJNQ&#10;W4lOfQ65hIuWi7MkcMd+/ZzAAe32NO0l59jOZ/uzfdP7ttZkL5xXYAra7+WUCMOhVGZb0O8vy09j&#10;SnxgpmQajCjoQXh6P/v4YdrYiRhABboUjiCI8ZPGFrQKwU6yzPNK1Mz3wAqDRgmuZgGvbpuVjjWI&#10;XutskOejrAFXWgdceI/ah6ORzhK+lIKHJym9CEQXFHML6XTp3MQzm03ZZOuYrRQ/pcH+IYuaKYNB&#10;z1APLDCyc+oPqFpxBx5k6HGoM5BScZFqwGr6+btq1hWzItWC5Hh7psn/P1j+uF/bZ0dC+wVabGAk&#10;pLF+4lEZ62mlq+MXMyVoRwoPZ9pEGwhH5Wj0eTi+pYSjaXAzurlLKNnlsXU+fBVQkygU1GFXElls&#10;v/IBA6Jr5xJjedCqXCqt0yVOglhoR/YMe6hDB/7GSxvSYCLD2zwBv7FF6PP7jWb8RywSY1554U0b&#10;VF5Kj1JoNy1RJdIy7njZQHlAuhwcJ8lbvlSIv2I+PDOHo4MM4TqEJzykBkwKThIlFbhff9NHf+wo&#10;WilpcBQL6n/umBOU6G8Gez0c5Xmc3XRBwV1rN53W7OoFIEN9XDjLkxh9g+5E6aB+xW2Zx2hoYoZj&#10;zIKGTlyE42LgtnExnycnnFLLwsqsLY/QsSORz5f2lTl76mfAQXiEbljZ5F1bj77xpYH5LoBUqeeR&#10;4CObJ95xwlNbTtsYV+j6nrwu/4zZbwAAAP//AwBQSwMEFAAGAAgAAAAhACijivjdAAAABgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvUGDiigKI2DaKVW6qkKcOFm4m0SYa/T2ASn&#10;X19zao+r2Zl5U2yD0WzEwXWWBCwXCTCk2qqOGgHHw9s8A+a8JCW1JRQwoYNt+fhQyFzZG1U47n3D&#10;Ygi5XApove9zzl3dopFuYXukqH3ZwUgfz6HhapC3GG40XyXJhhvZUWxoZY+vLdaX/dVEjO90qrLT&#10;y4fj73qsw2c1XX6CEE+zsHsG5jH4v2e440cPlJHpbK+kHNMC4hAvIF2nwO5qsl4COwvI0hXwsuD/&#10;8ctfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH23OC83AgAAewQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACijivjdAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="328193B0" w14:textId="56357C50" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Adresa školy:</w:t>
@@ -2264,51 +2503,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E3F9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Telefon:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DA124A" w14:textId="2733CE01" w:rsidR="00CA7338" w:rsidRDefault="00CA7338" w:rsidP="00DD0F62">
+    <w:p w14:paraId="79DA124A" w14:textId="07B97DC5" w:rsidR="00CA7338" w:rsidRDefault="00CA7338" w:rsidP="00DD0F62">
       <w:pPr>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="528781A1" wp14:editId="6A80B91C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>433345</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -2351,51 +2590,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="528781A1" id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:34.1pt;margin-top:21.2pt;width:351.85pt;height:21.25pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLBB9aOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRAm7KIUDEqpkmo&#10;rUSnPhvHIdEcn2cbEvbrd3YSoN2epr2Y893l89133zG/b2tJjsLYClRGx6OYEqE45JXaZ/T7y/rT&#10;jBLrmMqZBCUyehKW3i8+fpg3OhUTKEHmwhAEUTZtdEZL53QaRZaXomZ2BFooDBZgaubwavZRbliD&#10;6LWMJnGcRA2YXBvgwlr0PnRBugj4RSG4eyoKKxyRGcXaXDhNOHf+jBZzlu4N02XF+zLYP1RRs0rh&#10;o2eoB+YYOZjqD6i64gYsFG7EoY6gKCouQg/YzTh+1822ZFqEXpAcq8802f8Hyx+PW/1siGu/QIsD&#10;9IQ02qYWnb6ftjC1/8VKCcaRwtOZNtE6wtF5c5PMkumUEo6xSfJ5dnfrYaLL19pY91VATbyRUYNj&#10;CWyx48a6LnVI8Y9ZkFW+rqQMFy8FsZKGHBkOUbpQI4K/yZKKNBlNprdxAH4T89Dn73eS8R99eVdZ&#10;iCcV1nzp3Vuu3bWkypGXu4GYHeQn5MtAJyWr+bpC/A2z7pkZ1A5ShPvgnvAoJGBR0FuUlGB+/c3v&#10;83GkGKWkQS1m1P48MCMokd8UDnuaxLEXb7igYa69u8GrDvUKkKExbpzmwfS5Tg5mYaB+xXVZ+tcw&#10;xBTHNzPqBnPlus3AdeNiuQxJKFPN3EZtNffQfiKez5f2lRndz9OhEh5hUCtL3421y/VfKlgeHBRV&#10;mLknuGOz5x0lHlTTr6Pfoet7yLr8aSx+AwAA//8DAFBLAwQUAAYACAAAACEADw6Dad8AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnUdSmIU4FSCBxQilcuLnxNonqnxC7&#10;qcPTs5zocTSzM9+Wu2g0m3D0vbMCVssEGNrGqd62Aj4/Xu5zYD5Iq6R2FgXM6GFX3d6UslDuYmuc&#10;9qFlVGJ9IQV0IQwF577p0Ei/dANa8o5uNDKQHFuuRnmhcqN5miRrbmRvaaGTAz532Jz2Z0MY39lc&#10;519Pb56/6qmJ7/V8+olC3C3i4wOwgDH8h+EPn26gIqaDO1vlmRawzlNKCsjSDBj5m81qC+wgIM+2&#10;wKuSXz9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLBB9aOQIAAHwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPDoNp3wAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="528781A1" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:34.1pt;margin-top:21.2pt;width:351.85pt;height:21.25pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvQtJAOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRAm9GIUDEqpkmo&#10;rUSnPhvHIdEcn2cbEvbrd3YSoN2epr2Y893l89133zG/b2tJjsLYClRGx6OYEqE45JXaZ/T7y/rT&#10;jBLrmMqZBCUyehKW3i8+fpg3OhUTKEHmwhAEUTZtdEZL53QaRZaXomZ2BFooDBZgaubwavZRbliD&#10;6LWMJnGcRA2YXBvgwlr0PnRBugj4RSG4eyoKKxyRGcXaXDhNOHf+jBZzlu4N02XF+zLYP1RRs0rh&#10;o2eoB+YYOZjqD6i64gYsFG7EoY6gKCouQg/YzTh+1822ZFqEXpAcq8802f8Hyx+PW/1siGu/QIsD&#10;9IQ02qYWnb6ftjC1/8VKCcaRwtOZNtE6wtF5c5PMkumUEo6xSXI3+3zrYaLL19pY91VATbyRUYNj&#10;CWyx48a6LnVI8Y9ZkFW+rqQMFy8FsZKGHBkOUbpQI4K/yZKKNBlNprdxAH4T89Dn73eS8R99eVdZ&#10;iCcV1nzp3Vuu3bWkypGXu4GYHeQn5MtAJyWr+bpC/A2z7pkZ1A5ShPvgnvAoJGBR0FuUlGB+/c3v&#10;83GkGKWkQS1m1P48MCMokd8UDnuaxLEXb7igYa69u8GrDvUKkKExbpzmwfS5Tg5mYaB+xXVZ+tcw&#10;xBTHNzPqBnPlus3AdeNiuQxJKFPN3EZtNffQfiKez5f2lRndz9OhEh5hUCtL3421y/VfKlgeHBRV&#10;mLknuGOz5x0lHlTTr6Pfoet7yLr8aSx+AwAA//8DAFBLAwQUAAYACAAAACEADw6Dad8AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnUdSmIU4FSCBxQilcuLnxNonqnxC7&#10;qcPTs5zocTSzM9+Wu2g0m3D0vbMCVssEGNrGqd62Aj4/Xu5zYD5Iq6R2FgXM6GFX3d6UslDuYmuc&#10;9qFlVGJ9IQV0IQwF577p0Ei/dANa8o5uNDKQHFuuRnmhcqN5miRrbmRvaaGTAz532Jz2Z0MY39lc&#10;519Pb56/6qmJ7/V8+olC3C3i4wOwgDH8h+EPn26gIqaDO1vlmRawzlNKCsjSDBj5m81qC+wgIM+2&#10;wKuSXz9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvQtJAOQIAAHwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPDoNp3wAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="19047562" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoba pověřená komunikací s KPPP: </w:t>
@@ -2538,51 +2777,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2FADB999" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:109.25pt;margin-top:20.2pt;width:147.15pt;height:21.25pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpGvpwNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykiJcacYosRYYB&#10;QVsgHXpWZDkWJouapMTufv0o2flot9Owi0yJ1BP5+Oj5XdcochTWSdAFHY9SSoTmUEq9L+j35/Wn&#10;GSXOM10yBVoU9FU4erf4+GHemlxMoAZVCksQRLu8NQWtvTd5kjhei4a5ERih0VmBbZjHrd0npWUt&#10;ojcqmaRplrRgS2OBC+fw9L530kXEryrB/WNVOeGJKijm5uNq47oLa7KYs3xvmaklH9Jg/5BFw6TG&#10;R89Q98wzcrDyD6hGcgsOKj/i0CRQVZKLWANWM07fVbOtmRGxFiTHmTNN7v/B8ofj1jxZ4rsv0GED&#10;AyGtcbnDw1BPV9kmfDFTgn6k8PVMm+g84eHSLJtNpxklHH2T7Hb2eRpgksttY53/KqAhwSioxbZE&#10;tthx43wfegoJjzlQslxLpeImSEGslCVHhk1UPuaI4G+ilCZtQbObaRqB3/gC9Pn+TjH+Y0jvKgrx&#10;lMacL7UHy3e7jsgylHgiZgflK/JloZeSM3wtEX/DnH9iFrWDFOE8+EdcKgWYFAwWJTXYX387D/HY&#10;UvRS0qIWC+p+HpgVlKhvGpt9k6VpEG/coGGvT3enU31oVoAMjXHiDI9miPXqZFYWmhccl2V4DV1M&#10;c3yzoP5krnw/GThuXCyXMQhlapjf6K3hATp0JPD53L0wa4Z+elTCA5zUyvJ3be1jw00Ny4OHSsae&#10;B4J7NgfeUeJRNcM4hhm63seoy09j8RsAAP//AwBQSwMEFAAGAAgAAAAhABM8a83fAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sbdWh0jWdAAkkTqiDC7esydpqiVOarEt5&#10;esyJHS1//v391TZaw2Y9+cGhgHSVANPYOjVgJ+Dz4+WuAOaDRCWNQy1g0R629fVVJUvlztjoeRc6&#10;RiHoSymgD2EsOfdtr630KzdqpN3BTVYGGqeOq0meKdwaniXJPbdyQPrQy1E/97o97k6WNL7zpSm+&#10;nt48fzVzG9+b5fgThbi9iY8bYEHH8A/Dnz7dQE1Oe3dC5ZkRkKXFmlABeZIDI2CdZtRlL6DIHoDX&#10;Fb9sUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaRr6cDcCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEzxrzd8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2FADB999" id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:109.25pt;margin-top:20.2pt;width:147.15pt;height:21.25pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb4v7zNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSJYacYosRYYB&#10;QVsgHXpWZCkWJouapMTufv0oxflot9Owi0yJ1BP5+OjZXddochDOKzAlHQ5ySoThUCmzK+n359Wn&#10;KSU+MFMxDUaU9FV4ejf/+GHW2kKMoAZdCUcQxPiitSWtQ7BFlnlei4b5AVhh0CnBNSzg1u2yyrEW&#10;0RudjfJ8krXgKuuAC+/x9P7opPOEL6Xg4VFKLwLRJcXcQlpdWrdxzeYzVuwcs7XifRrsH7JomDL4&#10;6BnqngVG9k79AdUo7sCDDAMOTQZSKi5SDVjNMH9XzaZmVqRakBxvzzT5/wfLHw4b++RI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujh65k20QXC46XpZDoeTyjh6BtNbqefxxEmu9y2zoevAhoSjZI6bEti&#10;ix3WPhxDTyHxMQ9aVSulddpEKYilduTAsIk6pBwR/E2UNqQt6eRmnCfgN74Ifb6/1Yz/6NO7ikI8&#10;bTDnS+3RCt22I6rCqpJS4tEWqlfky8FRSt7ylUL8NfPhiTnUDlKE8xAecZEaMCnoLUpqcL/+dh7j&#10;saXopaRFLZbU/9wzJyjR3ww2+2aS51G8aYOGuz7dnk7NvlkCMjTEibM8mTE26JMpHTQvOC6L+Bq6&#10;mOH4ZknDyVyG42TguHGxWKQglKllYW02lkfo2JHI53P3wpzt+xlQCQ9wUisr3rX1GBtvGljsA0iV&#10;en5hs+cdJZ5U049jnKHrfYq6/DTmvwEAAP//AwBQSwMEFAAGAAgAAAAhABM8a83fAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sbdWh0jWdAAkkTqiDC7esydpqiVOarEt5&#10;esyJHS1//v391TZaw2Y9+cGhgHSVANPYOjVgJ+Dz4+WuAOaDRCWNQy1g0R629fVVJUvlztjoeRc6&#10;RiHoSymgD2EsOfdtr630KzdqpN3BTVYGGqeOq0meKdwaniXJPbdyQPrQy1E/97o97k6WNL7zpSm+&#10;nt48fzVzG9+b5fgThbi9iY8bYEHH8A/Dnz7dQE1Oe3dC5ZkRkKXFmlABeZIDI2CdZtRlL6DIHoDX&#10;Fb9sUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm+L+8zcCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEzxrzd8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5A3A80F6" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00CA7338">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006E5F00" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Email:</w:t>
@@ -2673,51 +2912,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="76B1F0E1" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:59.6pt;margin-top:20.75pt;width:110.8pt;height:21.25pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzJnbpOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTQQSkiVIyKaRJq&#10;K9Gpz8axSTTH59mGhP36nZ0EaLenaS/O2Xf+fPfdd5nfN5UiR2FdCTqjw0FKidAc8lLvM/r9Zf1p&#10;SonzTOdMgRYZPQlH7xcfP8xrMxMjKEDlwhIE0W5Wm4wW3ptZkjheiIq5ARih0SnBVszj1u6T3LIa&#10;0SuVjNJ0ktRgc2OBC+fw9KF10kXEl1Jw/ySlE56ojGJuPq42rruwJos5m+0tM0XJuzTYP2RRsVLj&#10;o2eoB+YZOdjyD6iq5BYcSD/gUCUgZclFrAGrGabvqtkWzIhYC5LjzJkm9/9g+eNxa54t8c0XaLCB&#10;gZDauJnDw1BPI20VvpgpQT9SeDrTJhpPeLj0OZ1Mx7eUcPSNJnfT23GASS63jXX+q4CKBCOjFtsS&#10;2WLHjfNtaB8SHnOgynxdKhU3QQpipSw5Mmyi8jFHBH8TpTSpMzq5GacR+I0vQJ/v7xTjP7r0rqIQ&#10;T2nM+VJ7sHyza0iZY4l3PTE7yE/Il4VWSs7wdYn4G+b8M7OoHaQI58E/4SIVYFLQWZQUYH/97TzE&#10;Y0vRS0mNWsyo+3lgVlCivmls9s0kTYN44wYNe32660/1oVoBMjTEiTM8miHWq96UFqpXHJdleA1d&#10;THN8M6O+N1e+nQwcNy6WyxiEMjXMb/TW8AAdOhL4fGlemTVdPz0q4RF6tbLZu7a2seGmhuXBgyxj&#10;zwPBLZsd7yjxqJpuHMMMXe9j1OWnsfgNAAD//wMAUEsDBBQABgAIAAAAIQBRArEh3AAAAAYBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8uQWCG4KUjZpo4smwevHWpSOQbadIuyz4&#10;6x1Pepy8ee99r9otzooZpzB4UpBuEhBIrTcDdQre355uChAhajLaekIFKwbY1ZcXlS6NP1OD8z52&#10;gkMolFpBH+NYShnaHp0OGz8isfbpJ6cjn1MnzaTPHO6szJJkK50eiBt6PeJjj+1xf3KM8ZWvTfHx&#10;8BLks53b5bVZj9+LUtdXy/0diIhL/HuGX3z2QM1MB38iE4RVwEOigjy9BcFqlqVbEAcFRZ6ArCv5&#10;H7/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMmduk4AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFECsSHcAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="76B1F0E1" id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:59.6pt;margin-top:20.75pt;width:110.8pt;height:21.25pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB3nJqOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykS5oacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0yJ1BP5+OjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;ppQ4z3TBFGiR06Nw9H7+8cOsMZkYQQmqEJYgiHZZY3Jaem+yJHG8FDVzAzBCo1OCrZnHrd0lhWUN&#10;otcqGaXpJGnAFsYCF87h6UPnpPOIL6Xg/klKJzxROcXcfFxtXLdhTeYzlu0sM2XF+zTYP2RRs0rj&#10;o2eoB+YZ2dvqD6i64hYcSD/gUCcgZcVFrAGrGabvqtmUzIhYC5LjzJkm9/9g+eNhY54t8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ5pE60nPFz6nE6m41tKOPpGk7vp7TjAJJfbxjr/VUBNgpFTi22J&#10;bLHD2vku9BQSHnOgqmJVKRU3QQpiqSw5MGyi8jFHBH8TpTRpcjq5GacR+I0vQJ/vbxXjP/r0rqIQ&#10;T2nM+VJ7sHy7bUlVYFVnYrZQHJEvC52UnOGrCvHXzPlnZlE7SBHOg3/CRSrApKC3KCnB/vrbeYjH&#10;lqKXkga1mFP3c8+soER909jsm0maBvHGDRr2+nR7OtX7egnI0BAnzvBohlivTqa0UL/iuCzCa+hi&#10;muObOfUnc+m7ycBx42KxiEEoU8P8Wm8MD9ChI4HPl/aVWdP306MSHuGkVpa9a2sXG25qWOw9yCr2&#10;PBDcsdnzjhKPqunHMczQ9T5GXX4a898AAAD//wMAUEsDBBQABgAIAAAAIQBRArEh3AAAAAYBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8uQWCG4KUjZpo4smwevHWpSOQbadIuyz4&#10;6x1Pepy8ee99r9otzooZpzB4UpBuEhBIrTcDdQre355uChAhajLaekIFKwbY1ZcXlS6NP1OD8z52&#10;gkMolFpBH+NYShnaHp0OGz8isfbpJ6cjn1MnzaTPHO6szJJkK50eiBt6PeJjj+1xf3KM8ZWvTfHx&#10;8BLks53b5bVZj9+LUtdXy/0diIhL/HuGX3z2QM1MB38iE4RVwEOigjy9BcFqlqVbEAcFRZ6ArCv5&#10;H7/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAHecmo4AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFECsSHcAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="08A23DB3" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA7338" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2773,51 +3012,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6AEF5F4E" id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:123.1pt;margin-top:22.05pt;width:147.15pt;height:21.25pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb4v7zNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSJYacYosRYYB&#10;QVsgHXpWZCkWJouapMTufv0oxflot9Owi0yJ1BP5+OjZXddochDOKzAlHQ5ySoThUCmzK+n359Wn&#10;KSU+MFMxDUaU9FV4ejf/+GHW2kKMoAZdCUcQxPiitSWtQ7BFlnlei4b5AVhh0CnBNSzg1u2yyrEW&#10;0RudjfJ8krXgKuuAC+/x9P7opPOEL6Xg4VFKLwLRJcXcQlpdWrdxzeYzVuwcs7XifRrsH7JomDL4&#10;6BnqngVG9k79AdUo7sCDDAMOTQZSKi5SDVjNMH9XzaZmVqRakBxvzzT5/wfLHw4b++RI6L5Ahw2M&#10;hLTWFx4PYz2ddE38YqYE/Ujh65k20QXC46XpZDoeTyjh6BtNbqefxxEmu9y2zoevAhoSjZI6bEti&#10;ix3WPhxDTyHxMQ9aVSulddpEKYilduTAsIk6pBwR/E2UNqQt6eRmnCfgN74Ifb6/1Yz/6NO7ikI8&#10;bTDnS+3RCt22I6rCqpJS4tEWqlfky8FRSt7ylUL8NfPhiTnUDlKE8xAecZEaMCnoLUpqcL/+dh7j&#10;saXopaRFLZbU/9wzJyjR3ww2+2aS51G8aYOGuz7dnk7NvlkCMjTEibM8mTE26JMpHTQvOC6L+Bq6&#10;mOH4ZknDyVyG42TguHGxWKQglKllYW02lkfo2JHI53P3wpzt+xlQCQ9wUisr3rX1GBtvGljsA0iV&#10;en5hs+cdJZ5U049jnKHrfYq6/DTmvwEAAP//AwBQSwMEFAAGAAgAAAAhAEWKERffAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYuiqrqtJ0GkggcULduHDLGtNWa5LSZF3K&#10;02NOcLT8/b8/l7toBjbj5HtnJWzWCTC0jdO9bSW8H5/vc2A+KKvV4CxKWNDDrrq9KVWh3dXWOB9C&#10;y6jE+kJJ6EIYC85906FRfu1GtLT7dJNRgcap5XpSVyo3A0+TJONG9ZYudGrEpw6b8+FiSONLLHX+&#10;8fjq+cswN/GtXs7fUcq7Vdw/AAsYwx8Mv/qUgYqcTu5itWeDhFRkKaEShNgAI2Arki2wk4Q8y4BX&#10;Jf//QfUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm+L+8zcCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARYoRF98AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="6AEF5F4E" id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:123.1pt;margin-top:22.05pt;width:147.15pt;height:21.25pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6+4w5OAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykiJcacYosRYYB&#10;QVsgHXpWZCk2JouapMTufv0o2flot9Owi0yJ1BP5+Oj5XdcochTW1aALOh6llAjNoaz1vqDfn9ef&#10;ZpQ4z3TJFGhR0Ffh6N3i44d5a3IxgQpUKSxBEO3y1hS08t7kSeJ4JRrmRmCERqcE2zCPW7tPSsta&#10;RG9UMknTLGnBlsYCF87h6X3vpIuIL6Xg/lFKJzxRBcXcfFxtXHdhTRZzlu8tM1XNhzTYP2TRsFrj&#10;o2eoe+YZOdj6D6im5hYcSD/i0CQgZc1FrAGrGafvqtlWzIhYC5LjzJkm9/9g+cNxa54s8d0X6LCB&#10;gZDWuNzhYaink7YJX8yUoB8pfD3TJjpPeLg0y2bTaUYJR98ku519ngaY5HLbWOe/CmhIMApqsS2R&#10;LXbcON+HnkLCYw5UXa5rpeImSEGslCVHhk1UPuaI4G+ilCZtQbObaRqB3/gC9Pn+TjH+Y0jvKgrx&#10;lMacL7UHy3e7jtQlVjU5EbOD8hX5stBLyRm+rhF/w5x/Yha1gxThPPhHXKQCTAoGi5IK7K+/nYd4&#10;bCl6KWlRiwV1Pw/MCkrUN43NvsnSNIg3btCw16e706k+NCtAhsY4cYZHM8R6dTKlheYFx2UZXkMX&#10;0xzfLKg/mSvfTwaOGxfLZQxCmRrmN3preIAOHQl8PncvzJqhnx6V8AAntbL8XVv72HBTw/LgQdax&#10;54Hgns2Bd5R4VM0wjmGGrvcx6vLTWPwGAAD//wMAUEsDBBQABgAIAAAAIQBFihEX3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWLoqq6rSdBpIIHFC3bhwyxrTVmuS0mRd&#10;ytNjTnC0/P2/P5e7aAY24+R7ZyVs1gkwtI3TvW0lvB+f73NgPiir1eAsSljQw666vSlVod3V1jgf&#10;QsuoxPpCSehCGAvOfdOhUX7tRrS0+3STUYHGqeV6UlcqNwNPkyTjRvWWLnRqxKcOm/PhYkjjSyx1&#10;/vH46vnLMDfxrV7O31HKu1XcPwALGMMfDL/6lIGKnE7uYrVng4RUZCmhEoTYACNgK5ItsJOEPMuA&#10;VyX//0H1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADr7jDk4AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEWKERffAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="08D39117" w14:textId="77777777" w:rsidR="00CA7338" w:rsidRPr="00DD0F62" w:rsidRDefault="00CA7338" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2860,85 +3099,85 @@
                 <wp:docPr id="1197388486" name="Textové pole 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="222250" cy="278130"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="67FA6BEE" w14:textId="155ABDE4" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
+                          <w:p w14:paraId="67FA6BEE" w14:textId="17831290" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4896028D" id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:293.95pt;margin-top:19.75pt;width:17.5pt;height:21.9pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2QYZNMgIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PGjEMvVfqf4hyLzOASleIYUVZUVVC&#10;uyux1Z5DJgOjZuI0CczQX9+X8LUfPVXlEBzbebaf7Zncdo1me+V8Tabg/V7OmTKSytpsCv7jafHp&#10;hjMfhCmFJqMKflCe304/fpi0dqwGtCVdKscAYvy4tQXfhmDHWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G+T5KGvJldaRVN5De3c08mnCryolw0NVeRWYLjhyC+l06VzHM5tOxHjjhN3W8pSG+IcsGlEb&#10;BL1A3Ykg2M7V76CaWjryVIWepCajqqqlSjWgmn7+pprVVliVagE53l5o8v8PVt7vV/bRsdB9pQ4N&#10;jIS01o89lLGernJN/EemDHZQeLjQprrAJJQD/D7DImEafLnpDxOt2fWxdT58U9SwKBTcoSuJLLFf&#10;+oCAcD27xFiedF0uaq3TJU6CmmvH9gI91CGliBevvLRhbcFHQ6TxDiFCX96vtZA/Y5GvEXDTBspr&#10;6VEK3bpjdYmqLrysqTyALkfHSfJWLmrgL4UPj8JhdMAD1iE84Kg0ISk6SZxtyf3+mz76o6OwctZi&#10;FAvuf+2EU5zp7wa9Ho7yPM5uukBwL7Xrs9bsmjmBoT4WzsokRt+gz2LlqHnGtsxiNJiEkYhZ8HAW&#10;5+G4GNg2qWaz5IQptSIszcrKCB3JjXw+dc/C2VM/Awbhns7DKsZv2nr0jS8NzXaBqjr1PBJ8ZPPE&#10;OyY8teW0jXGFXt6T1/WbMf0DAAD//wMAUEsDBBQABgAIAAAAIQAnB02V3wAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLKVloytNJ0ACiRPq4MIta0JbLXFKk3Xpnh7vBEfb&#10;n39/LjfRGjbp0fcOBdwuEmAaG6d6bAV8frzc5MB8kKikcagFzNrDprq8KGWh3BFrPW1DyygEfSEF&#10;dCEMBee+6bSVfuEGjTT7dqOVgcqx5WqURwq3hqdJsuJW9kgXOjno5043++3BksbP3VznX09vnr+a&#10;qYnv9bw/RSGur+LjA7CgY/iD4axPO1CR084dUHlmBCzz+zWhArL1EhgBqzSlxk5AnmXAq5L//6D6&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHZBhk0yAgAAewQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACcHTZXfAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4896028D" id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:293.95pt;margin-top:19.75pt;width:17.5pt;height:21.9pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXWPSHMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PGjEMvVfqf4hyLzOASleIYUVZUVVC&#10;uyux1Z5DJgOjZuI0CczQX9+X8LUfPVXlEBzbebaf7Zncdo1me+V8Tabg/V7OmTKSytpsCv7jafHp&#10;hjMfhCmFJqMKflCe304/fpi0dqwGtCVdKscAYvy4tQXfhmDHWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G+T5KGvJldaRVN5De3c08mnCryolw0NVeRWYLjhyC+l06VzHM5tOxHjjhN3W8pSG+IcsGlEb&#10;BL1A3Ykg2M7V76CaWjryVIWepCajqqqlSjWgmn7+pprVVliVagE53l5o8v8PVt7vV/bRsdB9pQ4N&#10;jIS01o89lLGernJN/EemDHZQeLjQprrAJJQD/D7DImEafLnpDxOt2fWxdT58U9SwKBTcoSuJLLFf&#10;+oCAcD27xFiedF0uaq3TJU6CmmvH9gI91CGliBevvLRhbcFHQ6TxDiFCX96vtZA/Y5GvEXDTBspr&#10;6VEK3bpjdYmqhmde1lQeQJej4yR5Kxc18JfCh0fhMDrgAesQHnBUmpAUnSTOtuR+/00f/dFRWDlr&#10;MYoF9792winO9HeDXg9HeR5nN10guJfa9Vlrds2cwFAfC2dlEqNv0GexctQ8Y1tmMRpMwkjELHg4&#10;i/NwXAxsm1SzWXLClFoRlmZlZYSO5EY+n7pn4eypnwGDcE/nYRXjN209+saXhma7QFWdeh4JPrJ5&#10;4h0Tntpy2sa4Qi/vyev6zZj+AQAA//8DAFBLAwQUAAYACAAAACEAJwdNld8AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiylZaMrTSdAAokT6uDCLWtCWy1xSpN16Z4e7wRH&#10;259/fy430Ro26dH3DgXcLhJgGhunemwFfH683OTAfJCopHGoBczaw6a6vChlodwRaz1tQ8soBH0h&#10;BXQhDAXnvum0lX7hBo00+3ajlYHKseVqlEcKt4anSbLiVvZIFzo56OdON/vtwZLGz91c519Pb56/&#10;mqmJ7/W8P0Uhrq/i4wOwoGP4g+GsTztQkdPOHVB5ZgQs8/s1oQKy9RIYAas0pcZOQJ5lwKuS//+g&#10;+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXWPSHMwIAAHsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAnB02V3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="67FA6BEE" w14:textId="155ABDE4" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
+                    <w:p w14:paraId="67FA6BEE" w14:textId="17831290" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -2989,51 +3228,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39D7D833" id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:435.85pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAn13UPMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN+P2jAMfp+0/yHK+2gBjZ0qyolxYpqE&#10;7k7ipnsOaUKjpXGWBFr2188JLdyPPU3jITi289n+bHd+2zWaHIXzCkxJx6OcEmE4VMrsS/rjaf3p&#10;hhIfmKmYBiNKehKe3i4+fpi3thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYNEpwDQt4dfuscqxF&#10;9EZnkzyfZS24yjrgwnvU3p2NdJHwpRQ8PEjpRSC6pJhbSKdL5y6e2WLOir1jtla8T4P9QxYNUwaD&#10;XqDuWGDk4NQ7qEZxBx5kGHFoMpBScZFqwGrG+ZtqtjWzItWC5Hh7ocn/P1h+f9zaR0dC9xU6bGAk&#10;pLW+8KiM9XTSNfEfMyVoRwpPF9pEFwhH5QR/n9HC0TT5cjOeJlqz62PrfPgmoCFRKKnDriSy2HHj&#10;AwZE18ElxvKgVbVWWqdLnASx0o4cGfZQh5QivnjlpQ1pSzqbYhrvECL05f1OM/4zFvkaAW/aoPJa&#10;epRCt+uIqmKFAy87qE5Il4PzJHnL1wrxN8yHR+ZwdJAHXIfwgIfUgElBL1FSg/v9N330x46ilZIW&#10;R7Gk/teBOUGJ/m6w19NZnsfZTRcU3EvtbtCaQ7MCZGiMC2d5EqNv0IMoHTTPuC3LGA1NzHCMWdIw&#10;iKtwXgzcNi6Wy+SEU2pZ2Jit5RE6khv5fOqembN9PwMOwj0Mw8qKN209+8aXBpaHAFKlnkeCz2z2&#10;vOOEp7b02xhX6OU9eV2/GYs/AAAA//8DAFBLAwQUAAYACAAAACEA7UZdFN8AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTgto0jVMBEkicUAoXbm7sJlHtdYjd1OHrWU7l&#10;uDuzs2/KbbSGTXr0vUMB6SIBprFxqsdWwOfHy10OzAeJShqHWsCsPWyr66tSFsqdsdbTLrSMQtAX&#10;UkAXwlBw7ptOW+kXbtBI2sGNVgYax5arUZ4p3Bp+nyRLbmWP9KGTg37udHPcnSxhfD/Mdf719Ob5&#10;q5ma+F7Px58oxO1NfNwACzqGixn+8OkGKmLauxMqz4yAfJWuyCogW2fAyLBOlrTYk5KlwKuS/29Q&#10;/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn13UPMwIAAHsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtRl0U3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="39D7D833" id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:435.85pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF+5KKNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjiXLSuMOEWWIsOA&#10;oC2QFn1WZDkxJouapMTuvn5Hyq2XPQ3Lg0KR1CF5SHpy3TWa7ZXzNZmCD3p9zpSRVNZmU/DHh8Wn&#10;K858EKYUmowq+LPy/Hr68cOktbka0pZ0qRwDiPF5awu+DcHmWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G/b746wlV1pHUnkP7c3ByKcJv6qUDHdV5VVguuDILaTTpXMdz2w6EfnGCbut5TEN8Q9ZNKI2&#10;CHqGuhFBsJ2r30E1tXTkqQo9SU1GVVVLlWpANYP+m2pWW2FVqgXkeHumyf8/WHm7X9l7x0L3jTo0&#10;MBLSWp97KGM9XeWa+I9MGeyg8PlMm+oCk1AO8fsCi4Rp+PVqMEq0ZpfH1vnwXVHDolBwh64kssR+&#10;6QMCwvXkEmN50nW5qLVOlzgJaq4d2wv0UIeUIl688tKGtQUfj5DGO4QIfX6/1kL+jEW+RsBNGygv&#10;pUcpdOuO1SWq+nziZU3lM+hydJgkb+WiBv5S+HAvHEYHPGAdwh2OShOSoqPE2Zbc77/poz86Citn&#10;LUax4P7XTjjFmf5h0OvRuN+Ps5suENxL7fqkNbtmTmBogIWzMonRN+iTWDlqnrAtsxgNJmEkYhY8&#10;nMR5OCwGtk2q2Sw5YUqtCEuzsjJCR3Ijnw/dk3D22M+AQbil07CK/E1bD77xpaHZLlBVp55Hgg9s&#10;HnnHhKe2HLcxrtDLe/K6fDOmfwAAAP//AwBQSwMEFAAGAAgAAAAhAO1GXRTfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE4LaNI1TARJInFAKF25u7CZR7XWI3dTh61lO&#10;5bg7s7Nvym20hk169L1DAekiAaaxcarHVsDnx8tdDswHiUoah1rArD1sq+urUhbKnbHW0y60jELQ&#10;F1JAF8JQcO6bTlvpF27QSNrBjVYGGseWq1GeKdwafp8kS25lj/Shk4N+7nRz3J0sYXw/zHX+9fTm&#10;+auZmvhez8efKMTtTXzcAAs6hosZ/vDpBipi2rsTKs+MgHyVrsgqIFtnwMiwTpa02JOSpcCrkv9v&#10;UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhfuSijQCAAB7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7UZdFN8AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="40AA5964" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -3087,51 +3326,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52B2F65A" id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:404.3pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXWPSHMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PGjEMvVfqf4hyLzOASleIYUVZUVVC&#10;uyux1Z5DJgOjZuI0CczQX9+X8LUfPVXlEBzbebaf7Zncdo1me+V8Tabg/V7OmTKSytpsCv7jafHp&#10;hjMfhCmFJqMKflCe304/fpi0dqwGtCVdKscAYvy4tQXfhmDHWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G+T5KGvJldaRVN5De3c08mnCryolw0NVeRWYLjhyC+l06VzHM5tOxHjjhN3W8pSG+IcsGlEb&#10;BL1A3Ykg2M7V76CaWjryVIWepCajqqqlSjWgmn7+pprVVliVagE53l5o8v8PVt7vV/bRsdB9pQ4N&#10;jIS01o89lLGernJN/EemDHZQeLjQprrAJJQD/D7DImEafLnpDxOt2fWxdT58U9SwKBTcoSuJLLFf&#10;+oCAcD27xFiedF0uaq3TJU6CmmvH9gI91CGliBevvLRhbcFHQ6TxDiFCX96vtZA/Y5GvEXDTBspr&#10;6VEK3bpjdYmqhmde1lQeQJej4yR5Kxc18JfCh0fhMDrgAesQHnBUmpAUnSTOtuR+/00f/dFRWDlr&#10;MYoF9792winO9HeDXg9HeR5nN10guJfa9Vlrds2cwFAfC2dlEqNv0GexctQ8Y1tmMRpMwkjELHg4&#10;i/NwXAxsm1SzWXLClFoRlmZlZYSO5EY+n7pn4eypnwGDcE/nYRXjN209+saXhma7QFWdeh4JPrJ5&#10;4h0Tntpy2sa4Qi/vyev6zZj+AQAA//8DAFBLAwQUAAYACAAAACEALVDoJ98AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhTUlUmjVMBEkisUAobdm48TaL6EWI3dfh6hhXd&#10;zePOvWfKbbKGTTiG3jsJy0UGDF3jde9aCZ8fL3cCWIjKaWW8QwkzBthW11elKrQ/uxqnXWwZmbhQ&#10;KAldjEPBeWg6tCos/ICOdgc/WhWpHVuuR3Umc2v4fZatuVW9o4RODfjcYXPcnSxhfK/mWnw9vQX+&#10;aqYmvdfz8SdJeXuTHjfAIqb4L4Y/fLqBipj2/uR0YEaCyMSapBLyhxwYCcQqp8GeinwJvCr55QfV&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXWPSHMwIAAHsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtUOgn3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="52B2F65A" id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:404.3pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1dBMCNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7uAQiPEElEiqkoo&#10;iUSinI3XC6t6Pa5t2KW/vs/mI189VeVgxjPjNzNvZnZy0zWa7ZXzNZmC93s5Z8pIKmuzKfjT4+LL&#10;NWc+CFMKTUYV/KA8v5l+/jRp7VgNaEu6VI4BxPhxawu+DcGOs8zLrWqE75FVBsaKXCMCrm6TlU60&#10;QG90NsjzUdaSK60jqbyH9vZo5NOEX1VKhvuq8iowXXDkFtLp0rmOZzadiPHGCbut5SkN8Q9ZNKI2&#10;CHqBuhVBsJ2rP0A1tXTkqQo9SU1GVVVLlWpANf38XTWrrbAq1QJyvL3Q5P8frLzbr+yDY6H7Rh0a&#10;GAlprR97KGM9XeWa+I9MGeyg8HChTXWBSSgH+F3BImEafL3uDxOt2ctj63z4rqhhUSi4Q1cSWWK/&#10;9AEB4Xp2ibE86bpc1FqnS5wENdeO7QV6qENKES/eeGnD2oKPhkjjA0KEvrxfayF/xiLfIuCmDZQv&#10;pUcpdOuO1SWqujrzsqbyALocHSfJW7mogb8UPjwIh9EBD1iHcI+j0oSk6CRxtiX3+2/66I+OwspZ&#10;i1EsuP+1E05xpn8Y9Ho4yvM4u+kCwb3Wrs9as2vmBIb6WDgrkxh9gz6LlaPmGdsyi9FgEkYiZsHD&#10;WZyH42Jg26SazZITptSKsDQrKyN0JDfy+dg9C2dP/QwYhDs6D6sYv2vr0Te+NDTbBarq1PNI8JHN&#10;E++Y8NSW0zbGFXp9T14v34zpHwAAAP//AwBQSwMEFAAGAAgAAAAhAC1Q6CffAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoU1JVJo1TARJIrFAKG3ZuPE2i+hFiN3X4eoYV&#10;3c3jzr1nym2yhk04ht47CctFBgxd43XvWgmfHy93AliIymllvEMJMwbYVtdXpSq0P7sap11sGZm4&#10;UCgJXYxDwXloOrQqLPyAjnYHP1oVqR1brkd1JnNr+H2WrblVvaOETg343GFz3J0sYXyv5lp8Pb0F&#10;/mqmJr3X8/EnSXl7kx43wCKm+C+GP3y6gYqY9v7kdGBGgsjEmqQS8occGAnEKqfBnop8Cbwq+eUH&#10;1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdXQTAjQCAAB7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALVDoJ98AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5562E799" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -3185,51 +3424,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1B1F8E83" id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.15pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF+5KKNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjiXLSuMOEWWIsOA&#10;oC2QFn1WZDkxJouapMTuvn5Hyq2XPQ3Lg0KR1CF5SHpy3TWa7ZXzNZmCD3p9zpSRVNZmU/DHh8Wn&#10;K858EKYUmowq+LPy/Hr68cOktbka0pZ0qRwDiPF5awu+DcHmWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G/b746wlV1pHUnkP7c3ByKcJv6qUDHdV5VVguuDILaTTpXMdz2w6EfnGCbut5TEN8Q9ZNKI2&#10;CHqGuhFBsJ2r30E1tXTkqQo9SU1GVVVLlWpANYP+m2pWW2FVqgXkeHumyf8/WHm7X9l7x0L3jTo0&#10;MBLSWp97KGM9XeWa+I9MGeyg8PlMm+oCk1AO8fsCi4Rp+PVqMEq0ZpfH1vnwXVHDolBwh64kssR+&#10;6QMCwvXkEmN50nW5qLVOlzgJaq4d2wv0UIeUIl688tKGtQUfj5DGO4QIfX6/1kL+jEW+RsBNGygv&#10;pUcpdOuO1SWq+nziZU3lM+hydJgkb+WiBv5S+HAvHEYHPGAdwh2OShOSoqPE2Zbc77/poz86Citn&#10;LUax4P7XTjjFmf5h0OvRuN+Ps5suENxL7fqkNbtmTmBogIWzMonRN+iTWDlqnrAtsxgNJmEkYhY8&#10;nMR5OCwGtk2q2Sw5YUqtCEuzsjJCR3Ijnw/dk3D22M+AQbil07CK/E1bD77xpaHZLlBVp55Hgg9s&#10;HnnHhKe2HLcxrtDLe/K6fDOmfwAAAP//AwBQSwMEFAAGAAgAAAAhAKJzyIffAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYOjpoV5pOgAQSp6mDy25ZE9pqiVOarEv59ZgT&#10;nGzLz+99LjfRGjbp0fcOBSwXCTCNjVM9tgI+3l9ucmA+SFTSONQCZu1hU11elLJQ7oy1nnahZWSC&#10;vpACuhCGgnPfdNpKv3CDRtp9utHKQOPYcjXKM5lbw2+T5J5b2SMldHLQz51ujruTJYyv1Vzn+6c3&#10;z1/N1MRtPR+/oxDXV/HxAVjQMfyJ4RefbqAipoM7ofLMCMhWSUpSAemaKgmy7I6ag4A8XQKvSv7/&#10;g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhfuSijQCAAB7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAonPIh98AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1B1F8E83" id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.15pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk4uBAMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PGjEMvVfqf4hyLzOASleIYUVZUVVC&#10;uyux1Z5DJgOjZuI0CczQX9+X8LUfPVXlEBzbebaf7Zncdo1me+V8Tabg/V7OmTKSytpsCv7jafHp&#10;hjMfhCmFJqMKflCe304/fpi0dqwGtCVdKscAYvy4tQXfhmDHWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G+T5KGvJldaRVN5De3c08mnCryolw0NVeRWYLjhyC+l06VzHM5tOxHjjhN3W8pSG+IcsGlEb&#10;BL1A3Ykg2M7V76CaWjryVIWepCajqqqlSjWgmn7+pprVVliVagE53l5o8v8PVt7vV/bRsdB9pQ4N&#10;jIS01o89lLGernJN/EemDHZQeLjQprrAJJQD/D7DImEafLnpDxOt2fWxdT58U9SwKBTcoSuJLLFf&#10;+oCAcD27xFiedF0uaq3TJU6CmmvH9gI91CGliBevvLRhbcFHQ6TxDiFCX96vtZA/Y5GvEXDTBspr&#10;6VEK3bpjdYmqRmde1lQeQJej4yR5Kxc18JfCh0fhMDrgAesQHnBUmpAUnSTOtuR+/00f/dFRWDlr&#10;MYoF9792winO9HeDXg9HeR5nN10guJfa9Vlrds2cwFAfC2dlEqNv0GexctQ8Y1tmMRpMwkjELHg4&#10;i/NwXAxsm1SzWXLClFoRlmZlZYSO5EY+n7pn4eypnwGDcE/nYRXjN209+saXhma7QFWdeh4JPrJ5&#10;4h0Tntpy2sa4Qi/vyev6zZj+AQAA//8DAFBLAwQUAAYACAAAACEAonPIh98AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6OmhXmk6ABBKnqYPLblkT2mqJU5qsS/n1mBOc&#10;bMvP730uN9EaNunR9w4FLBcJMI2NUz22Aj7eX25yYD5IVNI41AJm7WFTXV6UslDujLWedqFlZIK+&#10;kAK6EIaCc9902kq/cING2n260cpA49hyNcozmVvDb5PknlvZIyV0ctDPnW6Ou5MljK/VXOf7pzfP&#10;X83UxG09H7+jENdX8fEBWNAx/InhF59uoCKmgzuh8swIyFZJSlIB6ZoqCbLsjpqDgDxdAq9K/v+D&#10;6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk4uBAMwIAAHsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCic8iH3wAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="39C68023" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -3283,51 +3522,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="12CABF17" id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:331.85pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1dBMCNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7uAQiPEElEiqkoo&#10;iUSinI3XC6t6Pa5t2KW/vs/mI189VeVgxjPjNzNvZnZy0zWa7ZXzNZmC93s5Z8pIKmuzKfjT4+LL&#10;NWc+CFMKTUYV/KA8v5l+/jRp7VgNaEu6VI4BxPhxawu+DcGOs8zLrWqE75FVBsaKXCMCrm6TlU60&#10;QG90NsjzUdaSK60jqbyH9vZo5NOEX1VKhvuq8iowXXDkFtLp0rmOZzadiPHGCbut5SkN8Q9ZNKI2&#10;CHqBuhVBsJ2rP0A1tXTkqQo9SU1GVVVLlWpANf38XTWrrbAq1QJyvL3Q5P8frLzbr+yDY6H7Rh0a&#10;GAlprR97KGM9XeWa+I9MGeyg8HChTXWBSSgH+F3BImEafL3uDxOt2ctj63z4rqhhUSi4Q1cSWWK/&#10;9AEB4Xp2ibE86bpc1FqnS5wENdeO7QV6qENKES/eeGnD2oKPhkjjA0KEvrxfayF/xiLfIuCmDZQv&#10;pUcpdOuO1SWqujrzsqbyALocHSfJW7mogb8UPjwIh9EBD1iHcI+j0oSk6CRxtiX3+2/66I+OwspZ&#10;i1EsuP+1E05xpn8Y9Ho4yvM4u+kCwb3Wrs9as2vmBIb6WDgrkxh9gz6LlaPmGdsyi9FgEkYiZsHD&#10;WZyH42Jg26SazZITptSKsDQrKyN0JDfy+dg9C2dP/QwYhDs6D6sYv2vr0Te+NDTbBarq1PNI8JHN&#10;E++Y8NSW0zbGFXp9T14v34zpHwAAAP//AwBQSwMEFAAGAAgAAAAhAAusGO7eAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sHUWlK00nQAKJE+rgwi1rTFutcUqTdSlPjznB&#10;0fbn35/LbbSDmHHyvSMF61UCAqlxpqdWwfvb01UOwgdNRg+OUMGCHrbV+VmpC+NOVOO8C63gEPKF&#10;VtCFMBZS+qZDq/3KjUg8+3ST1YHLqZVm0icOt4O8TpJMWt0TX+j0iI8dNofd0bLG181S5x8PL14+&#10;D3MTX+vl8B2VuryI93cgAsbwB8OvPu9AxU57dyTjxaAgy9JbRhWkmxQEA9km58ZeQZ6uQVal/P9B&#10;9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1dBMCNAIAAHsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALrBju3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="12CABF17" id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:331.85pt;margin-top:19.65pt;width:17.5pt;height:21.9pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUbWHIMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN+P2jAMfp+0/yHK+2gBjZ0qyolxYpqE&#10;7k7ipnsOaUKjpXGWBFr2188JLdyPPU3jITi289n+bHd+2zWaHIXzCkxJx6OcEmE4VMrsS/rjaf3p&#10;hhIfmKmYBiNKehKe3i4+fpi3thATqEFXwhEEMb5obUnrEGyRZZ7XomF+BFYYNEpwDQt4dfuscqxF&#10;9EZnkzyfZS24yjrgwnvU3p2NdJHwpRQ8PEjpRSC6pJhbSKdL5y6e2WLOir1jtla8T4P9QxYNUwaD&#10;XqDuWGDk4NQ7qEZxBx5kGHFoMpBScZFqwGrG+ZtqtjWzItWC5Hh7ocn/P1h+f9zaR0dC9xU6bGAk&#10;pLW+8KiM9XTSNfEfMyVoRwpPF9pEFwhH5QR/n9HC0TT5cjOeJlqz62PrfPgmoCFRKKnDriSy2HHj&#10;AwZE18ElxvKgVbVWWqdLnASx0o4cGfZQh5QivnjlpQ1pSzqbYhrvECL05f1OM/4zFvkaAW/aoPJa&#10;epRCt+uIqmJVAy87qE5Il4PzJHnL1wrxN8yHR+ZwdJAHXIfwgIfUgElBL1FSg/v9N330x46ilZIW&#10;R7Gk/teBOUGJ/m6w19NZnsfZTRcU3EvtbtCaQ7MCZGiMC2d5EqNv0IMoHTTPuC3LGA1NzHCMWdIw&#10;iKtwXgzcNi6Wy+SEU2pZ2Jit5RE6khv5fOqembN9PwMOwj0Mw8qKN209+8aXBpaHAFKlnkeCz2z2&#10;vOOEp7b02xhX6OU9eV2/GYs/AAAA//8DAFBLAwQUAAYACAAAACEAC6wY7t4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwdRaUrTSdAAokT6uDCLWtMW61xSpN1KU+POcHR&#10;9uffn8tttIOYcfK9IwXrVQICqXGmp1bB+9vTVQ7CB01GD45QwYIettX5WakL405U47wLreAQ8oVW&#10;0IUwFlL6pkOr/cqNSDz7dJPVgcuplWbSJw63g7xOkkxa3RNf6PSIjx02h93RssbXzVLnHw8vXj4P&#10;cxNf6+XwHZW6vIj3dyACxvAHw68+70DFTnt3JOPFoCDL0ltGFaSbFAQD2Sbnxl5Bnq5BVqX8/0H1&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRtYcgzAgAAewQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAusGO7eAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0ED93BE3" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">celkový počet dětí ve třídě: </w:t>
@@ -3447,51 +3686,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2DB29253" id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.9pt;margin-top:20.8pt;width:17.5pt;height:21.9pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk4uBAMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PGjEMvVfqf4hyLzOASleIYUVZUVVC&#10;uyux1Z5DJgOjZuI0CczQX9+X8LUfPVXlEBzbebaf7Zncdo1me+V8Tabg/V7OmTKSytpsCv7jafHp&#10;hjMfhCmFJqMKflCe304/fpi0dqwGtCVdKscAYvy4tQXfhmDHWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G+T5KGvJldaRVN5De3c08mnCryolw0NVeRWYLjhyC+l06VzHM5tOxHjjhN3W8pSG+IcsGlEb&#10;BL1A3Ykg2M7V76CaWjryVIWepCajqqqlSjWgmn7+pprVVliVagE53l5o8v8PVt7vV/bRsdB9pQ4N&#10;jIS01o89lLGernJN/EemDHZQeLjQprrAJJQD/D7DImEafLnpDxOt2fWxdT58U9SwKBTcoSuJLLFf&#10;+oCAcD27xFiedF0uaq3TJU6CmmvH9gI91CGliBevvLRhbcFHQ6TxDiFCX96vtZA/Y5GvEXDTBspr&#10;6VEK3bpjdYmqRmde1lQeQJej4yR5Kxc18JfCh0fhMDrgAesQHnBUmpAUnSTOtuR+/00f/dFRWDlr&#10;MYoF9792winO9HeDXg9HeR5nN10guJfa9Vlrds2cwFAfC2dlEqNv0GexctQ8Y1tmMRpMwkjELHg4&#10;i/NwXAxsm1SzWXLClFoRlmZlZYSO5EY+n7pn4eypnwGDcE/nYRXjN209+saXhma7QFWdeh4JPrJ5&#10;4h0Tntpy2sa4Qi/vyev6zZj+AQAA//8DAFBLAwQUAAYACAAAACEAfZbhrN4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdlFZRiFMBEkicUAoXbm68JFHtdYjdNOHpWU5w&#10;25/ZmW/L3eydmHCMfSAN65UCgdQE21Or4f3t6SYHEZMha1wg1LBghF11eVGawoYz1TjtUyvYhGJh&#10;NHQpDYWUsenQm7gKAxLvPsPoTeJ2bKUdzZnNvZO3Sm2lNz1xQmcGfOywOe5PnjG+sqXOPx5eonx2&#10;UzO/1svxe9b6+mq+vwORcE5/YvjF5xuomOkQTmSjcBpytWH0pCFbb0GwIM8UDw5cbDKQVSn/f1D9&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACTi4EAzAgAAewQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH2W4azeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2DB29253" id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.9pt;margin-top:20.8pt;width:17.5pt;height:21.9pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCApC1aNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjgXLCuMOEWWIsOA&#10;oC2QDn1WZDkxJouapMTOvn5Hyq2XPQ3Lg0KR1CF5SHpy2zWa7ZXzNZmCD3p9zpSRVNZmU/AfT4tP&#10;N5z5IEwpNBlV8IPy/Hb68cOktbka0pZ0qRwDiPF5awu+DcHmWeblVjXC98gqA2NFrhEBV7fJSida&#10;oDc6G/b746wlV1pHUnkP7d3RyKcJv6qUDA9V5VVguuDILaTTpXMdz2w6EfnGCbut5SkN8Q9ZNKI2&#10;CHqBuhNBsJ2r30E1tXTkqQo9SU1GVVVLlWpANYP+m2pWW2FVqgXkeHuhyf8/WHm/X9lHx0L3lTo0&#10;MBLSWp97KGM9XeWa+I9MGeyg8HChTXWBSSiH+H2GRcI0/HIzGCVas+tj63z4pqhhUSi4Q1cSWWK/&#10;9AEB4Xp2ibE86bpc1FqnS5wENdeO7QV6qENKES9eeWnD2oKPR0jjHUKEvrxfayF/xiJfI+CmDZTX&#10;0qMUunXH6hJV3Zx5WVN5AF2OjpPkrVzUwF8KHx6Fw+iAB6xDeMBRaUJSdJI425L7/Td99EdHYeWs&#10;xSgW3P/aCac4098Nej0a9/txdtMFgnupXZ+1ZtfMCQwNsHBWJjH6Bn0WK0fNM7ZlFqPBJIxEzIKH&#10;szgPx8XAtkk1myUnTKkVYWlWVkboSG7k86l7Fs6e+hkwCPd0HlaRv2nr0Te+NDTbBarq1PNI8JHN&#10;E++Y8NSW0zbGFXp5T17Xb8b0DwAAAP//AwBQSwMEFAAGAAgAAAAhAH2W4azeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXZRWUYhTARJInFAKF25uvCRR7XWI3TTh6VlO&#10;cNuf2Zlvy93snZhwjH0gDeuVAoHUBNtTq+H97ekmBxGTIWtcINSwYIRddXlRmsKGM9U47VMr2IRi&#10;YTR0KQ2FlLHp0Ju4CgMS7z7D6E3idmylHc2Zzb2Tt0ptpTc9cUJnBnzssDnuT54xvrKlzj8eXqJ8&#10;dlMzv9bL8XvW+vpqvr8DkXBOf2L4xecbqJjpEE5ko3AacrVh9KQhW29BsCDPFA8OXGwykFUp/39Q&#10;/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCApC1aNAIAAHsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9luGs3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="4D2D4462" w14:textId="7B531692" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -3545,51 +3784,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4C655993" id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:262pt;margin-top:20.65pt;width:17.55pt;height:21.9pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJtdD6NgIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YcLC2MOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJ3Xz9KtpO022nYRaFI+ol8fMzirmsUOQnratAFnU5SSoTmUNb6UNDvz5tP&#10;t5Q4z3TJFGhR0Ffh6N3y44dFa3KRQQWqFJYgiHZ5awpaeW/yJHG8Eg1zEzBCY1CCbZjHqz0kpWUt&#10;ojcqydJ0nrRgS2OBC+fQe98H6TLiSym4f5TSCU9UQbE2H08bz304k+WC5QfLTFXzoQz2D1U0rNb4&#10;6BnqnnlGjrb+A6qpuQUH0k84NAlIWXMRe8Bupum7bnYVMyL2guQ4c6bJ/T9Y/nDamSdLfPcFOhxg&#10;IKQ1LnfoDP100jbhFyslGEcKX8+0ic4Tjs4sy+azG0o4hrKb22w6CyjJ5WNjnf8qoCHBKKjFqUSy&#10;2GnrfJ86poS3HKi63NRKxUtQglgrS04MZ6h8LBHB32QpTdqCzmef0wj8Jhagz9/vFeM/hvKushBP&#10;aaz50nqwfLfvSF2GrkZe9lC+Il0WeiU5wzc14m+Z80/MonSQIVwH/4iHVIBFwWBRUoH99Td/yMeJ&#10;YpSSFqVYUPfzyKygRH3TOOvZPE2DduMFDXvt3Y9efWzWgAxNceEMj2bI9Wo0pYXmBbdlFV7DENMc&#10;3yyoH8217xcDt42L1SomoUoN81u9MzxAh4kEPp+7F2bNME+PQniAUawsfzfWPjd8qWF19CDrOPNA&#10;cM/mwDsqPKpm2MawQtf3mHX5z1j+BgAA//8DAFBLAwQUAAYACAAAACEA10o+NeAAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTkqAQ4lSABBKnKoULNzdekqj+CbGbOjx9&#10;lxMcRzs78021iUazGSc/OCsgXSXA0LZODbYT8PH+clMA80FaJbWzKGBBD5v68qKSpXIn2+C8Cx2j&#10;EOtLKaAPYSw5922PRvqVG9HS7ctNRgaSU8fVJE8UbjRfJ8kdN3Kw1NDLEZ97bA+7oyGM72xpis+n&#10;N89f9dzGbbMcfqIQ11fx8QFYwBj+zPCLTz9QE9PeHa3yTAvI1xltCQKy9BYYGfL8PgW2F1DkKfC6&#10;4v8X1GcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASbXQ+jYCAAB7BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA10o+NeAAAAAJAQAADwAAAAAA&#10;AAAAAAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4C655993" id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:262pt;margin-top:20.65pt;width:17.55pt;height:21.9pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt8x3gNwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQEjbYRoWJUTJNQ&#10;W4lOfTaOQ6w5Ps82JOzX7+wQoN2epr2Y893l89133zG77xpFDsI6Cbqg41FKidAcSql3Bf3+svp0&#10;S4nzTJdMgRYFPQpH7+cfP8xak4sMalClsARBtMtbU9Dae5MnieO1aJgbgREagxXYhnm82l1SWtYi&#10;eqOSLE2nSQu2NBa4cA69D32QziN+VQnun6rKCU9UQbE2H08bz204k/mM5TvLTC35qQz2D1U0TGp8&#10;9Az1wDwjeyv/gGokt+Cg8iMOTQJVJbmIPWA34/RdN5uaGRF7QXKcOdPk/h8sfzxszLMlvvsCHQ4w&#10;ENIalzt0hn66yjbhFyslGEcKj2faROcJR2eWZdPJDSUcQ9nNbTaeBJTk8rGxzn8V0JBgFNTiVCJZ&#10;7LB2vk8dUsJbDpQsV1KpeAlKEEtlyYHhDJWPJSL4myylSVvQ6eRzGoHfxAL0+futYvzHqbyrLMRT&#10;Gmu+tB4s3207Ikvs6m7gZQvlEemy0CvJGb6SiL9mzj8zi9JBhnAd/BMelQIsCk4WJTXYX3/zh3yc&#10;KEYpaVGKBXU/98wKStQ3jbOeTNM0aDde0LDX3u3g1ftmCcjQGBfO8GiGXK8Gs7LQvOK2LMJrGGKa&#10;45sF9YO59P1i4LZxsVjEJFSpYX6tN4YH6DCRwOdL98qsOc3ToxAeYRAry9+Ntc8NX2pY7D1UMs48&#10;ENyzeeIdFR5Vc9rGsELX95h1+c+Y/wYAAP//AwBQSwMEFAAGAAgAAAAhANdKPjXgAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok5KgEOJUgAQSpyqFCzc3XpKo/gmxmzo8&#10;fZcTHEc7O/NNtYlGsxknPzgrIF0lwNC2Tg22E/Dx/nJTAPNBWiW1syhgQQ+b+vKikqVyJ9vgvAsd&#10;oxDrSymgD2EsOfdtj0b6lRvR0u3LTUYGklPH1SRPFG40XyfJHTdysNTQyxGfe2wPu6MhjO9saYrP&#10;pzfPX/Xcxm2zHH6iENdX8fEBWMAY/szwi08/UBPT3h2t8kwLyNcZbQkCsvQWGBny/D4FthdQ5Cnw&#10;uuL/F9RnAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO3zHeA3AgAAewQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANdKPjXgAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="4ECE5B8D" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>počet dětí se SVP s přiznanými podpůrnými opatřeními stupně:</w:t>
@@ -3767,110 +4006,113 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F397C78" w14:textId="4EE4D223" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="006E5F00" w:rsidP="00192939">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338B9AC1" w14:textId="77777777" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="006E5F00" w:rsidP="00192939">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1920FD63" w14:textId="77777777" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="006E5F00" w:rsidP="00192939">
+    <w:p w14:paraId="1920FD63" w14:textId="1FC30704" w:rsidR="006E5F00" w:rsidRPr="00C92633" w:rsidRDefault="00AF0E5F" w:rsidP="00AF0E5F">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5790"/>
+        </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BE1FADD" w14:textId="79711FA8" w:rsidR="00192939" w:rsidRPr="00C92633" w:rsidRDefault="00CA73BD" w:rsidP="00CA73BD">
+    <w:p w14:paraId="2FF444FA" w14:textId="77777777" w:rsidR="00314B83" w:rsidRDefault="00314B83" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE1FADD" w14:textId="6692FCAC" w:rsidR="00192939" w:rsidRPr="00C92633" w:rsidRDefault="00DD0F62" w:rsidP="00CA73BD">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD0F62">
+      <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:br/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Dosavadní provedená opatření školy k řešení problémů dítěte: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CA73BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Dítěti byla poskytována podpora: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6761BA50" w14:textId="7EB558CF" w:rsidR="00192939" w:rsidRPr="00C92633" w:rsidRDefault="00000000" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -4134,51 +4376,51 @@
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4A42B65C" id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:166.25pt;margin-top:0;width:17.5pt;height:16.25pt;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBabmkMNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQFXURoWJUTJNQ&#10;W4lOfTaOTaw5Ps82JOzX7+wQYO2epvFwnO/On+++u8vsvms0OQjnFZiSjkc5JcJwqJTZlfT7y+rT&#10;HSU+MFMxDUaU9Cg8vZ9//DBrbSEmUIOuhCMIYnzR2pLWIdgiyzyvRcP8CKww6JTgGhbw6HZZ5ViL&#10;6I3OJnk+zVpwlXXAhfdofeiddJ7wpRQ8PEnpRSC6pJhbSNIluY0ym89YsXPM1oqf0mD/kEXDlMFH&#10;z1APLDCyd+odVKO4Aw8yjDg0GUipuEg1YDXj/E01m5pZkWpBcrw90+T/Hyx/PGzssyOh+wIdNjAS&#10;0lpfeDTGejrpmviPmRL0I4XHM22iC4SjcYK/W/RwdE3y6e30c0TJLpet8+GrgIZEpaQOu5LIYoe1&#10;D33oEBLf8qBVtVJap0OcBLHUjhwY9lCHlCKC/xGlDWlLOr3BNN4hROjz/a1m/McpvSsExNMGc76U&#10;HrXQbTuiKqzqbuBlC9UR6XLQT5K3fKUQf818eGYORwd5wHUITyikBkwKTholNbhff7PHeOwoeilp&#10;cRRL6n/umROU6G8Ge30zzfM4u+mAiru2bger2TdLQIbGuHCWJzXGBj2o0kHzituyiK+hixmOb5Y0&#10;DOoy9IuB28bFYpGCcEotC2uzsTxCR3Ijny/dK3P21M+Ag/AIw7Cy4k1b+9h408BiH0Cq1PNIcM/m&#10;iXec8DQ1p22MK3R9TlGXb8b8NwAAAP//AwBQSwMEFAAGAAgAAAAhALUlnEzcAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYygpjKk0nQAKJE+rgwi1rTFstcUqTdSm/HnMa&#10;Nz+/Z/tzuUnOignH0HtScL3IQCA13vTUKvh4f75agwhRk9HWEyqYMcCmOj8rdWH8kWqctrEVvIRC&#10;oRV0MQ6FlKHp0Omw8AMSe19+dDqyHFtpRn3k5c7KZZatpNM98YVOD/jUYbPfHhxjfN/M9frz8TXI&#10;Fzs16a2e9z9JqcuL9HAPImKKpzD84fMMVMy08wcyQVgFeb685agC/ojtfHXHcscFt2VVyv/81S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWm5pDDQCAAB7BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtSWcTNwAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4A42B65C" id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:166.25pt;margin-top:0;width:17.5pt;height:16.25pt;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPd3YuMwIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7uAgtoVS0SJqCqh&#10;JBKJcjZem7Xq9bi2YZf++o7N8tGkpygczHhm/Dx+82ant12jyV44r8CUdDjIKRGGQ6XMtqTPT8sv&#10;XynxgZmKaTCipAfh6e3s86dpawsxghp0JRxBEOOL1pa0DsEWWeZ5LRrmB2CFwaAE17CAW7fNKsda&#10;RG90NsrzSdaCq6wDLrxH790xSGcJX0rBw4OUXgSiS4q1hbS6tG7ims2mrNg6ZmvF+zLYO6pomDJ4&#10;6RnqjgVGdk69gWoUd+BBhgGHJgMpFRfpDfiaYf7qNeuaWZHeguR4e6bJfxwsv9+v7aMjofsOHTYw&#10;EtJaX3h0xvd00jXxHyslGEcKD2faRBcIR+cIfzcY4Rga5ZObybeIkl0OW+fDDwENiUZJHXYlkcX2&#10;Kx+OqaeUeJcHraql0jptohLEQjuyZ9hDHVKJCP5PljakLelkjGW8QYjQ5/MbzfivvrwrBMTTBmu+&#10;PD1aodt0RFUlHSehRNcGqgPS5eCoJG/5UiH+ivnwyBxKB3nAcQgPuEgNWBT0FiU1uD//88d87ChG&#10;KWlRiiX1v3fMCUr0T4O9Hk/yPGo3bdBw197NyWt2zQKQoSEOnOXJjLlBn0zpoHnBaZnH2zDEDMc7&#10;SxpO5iIcBwOnjYv5PCWhSi0LK7O2PEJHciOfT90Lc7bvZ0Ah3MNJrKx41dZjbjxpYL4LIFXq+YXN&#10;nndUeFJNP41xhK73KevyzZj9BQAA//8DAFBLAwQUAAYACAAAACEAtSWcTNwAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKCmMqTSdAAokT6uDCLWtMWy1xSpN1Kb8ecxo3&#10;P79n+3O5Sc6KCcfQe1JwvchAIDXe9NQq+Hh/vlqDCFGT0dYTKpgxwKY6Pyt1YfyRapy2sRW8hEKh&#10;FXQxDoWUoenQ6bDwAxJ7X350OrIcW2lGfeTlzspllq2k0z3xhU4P+NRhs98eHGN838z1+vPxNcgX&#10;OzXprZ73P0mpy4v0cA8iYoqnMPzh8wxUzLTzBzJBWAV5vrzlqAL+iO18dcdyxwW3ZVXK//zVLwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPd3YuMwIAAHsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC1JZxM3AAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="13CAF70D" w14:textId="77777777" w:rsidR="00F251D3" w:rsidRPr="00DD0F62" w:rsidRDefault="00F251D3" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:tab/>
@@ -4500,51 +4742,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="42547299" id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:73.75pt;width:541.55pt;height:85.15pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJcwTnOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwmgAhsRVpQVVSW0&#10;uxJb7dk4NonqeFzbkNBf37ETPnbbU9WLGc9MnmfevGF+39aKHIV1FeicDgcpJUJzKCq9z+n3l/Wn&#10;GSXOM10wBVrk9CQcvV98/DBvTCZGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQGJRga+bxavdJYVmD&#10;6LVKRmk6SRqwhbHAhXPofeiCdBHxpRTcP0nphCcqp1ibj6eN5y6cyWLOsr1lpqx4Xwb7hypqVml8&#10;9AL1wDwjB1v9AVVX3IID6Qcc6gSkrLiIPWA3w/RdN9uSGRF7QXKcudDk/h8sfzxuzbMlvv0CLQ4w&#10;ENIYlzl0hn5aaevwi5USjCOFpwttovWEo3Mym05nUxw0x9gwnQ3H02nASa6fG+v8VwE1CUZOLc4l&#10;0sWOG+e71HNKeM2Bqop1pVS8BC2IlbLkyHCKysciEfxNltKkwVLGn9MI/CYWoC/f7xTjP/rybrIQ&#10;T2ms+dp8sHy7a0lV5HR0d2ZmB8UJCbPQackZvq4Qf8Ocf2YWxYMc4UL4JzykAiwKeouSEuyvv/lD&#10;Ps4Uo5Q0KMacup8HZgUl6pvGaY8naRrUGy9o2Fvv7uzVh3oFyNAQV87waIZcr86mtFC/4r4sw2sY&#10;Yprjmzn1Z3Plu9XAfeNiuYxJqFPD/EZvDQ/QYSKBz5f2lVnTz9OjFB7hLFeWvRtrlxu+1LA8eJBV&#10;nHkguGOz5x01HlXT72NYott7zLr+ayx+AwAA//8DAFBLAwQUAAYACAAAACEAlzSk3d8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhaNlhVmk6ABBIn1MGFW9aYtlrjlCbr&#10;Un493mkc7ff8/L1iE20vJhx950hBukhAINXOdNQo+Px4uclA+KDJ6N4RKpjRw6a8vCh0btyRKpy2&#10;oREcQj7XCtoQhlxKX7dotV+4AYm1bzdaHXgcG2lGfeRw28vbJLmXVnfEH1o94HOL9X57sIzxs5qr&#10;7OvpzcvXfqrjezXvf6NS11fx8QFEwBjOZjjh8w2UzLRzBzJe9Aq4SODtan0H4iQn2TIFsVOwTNcZ&#10;yLKQ/xuUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJcwTnOQIAAH0EAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXNKTd3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="42547299" id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:73.75pt;width:541.55pt;height:85.15pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcahvFOAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwmLCggRVpQVVSW0&#10;uxJb7dk4NrHqeFzbkNBf37ETPnbbU9WLGc9MnmfevGF+39aaHIXzCkxBh4OcEmE4lMrsC/r9Zf1p&#10;SokPzJRMgxEFPQlP7xcfP8wbOxN3UIEuhSMIYvyssQWtQrCzLPO8EjXzA7DCYFCCq1nAq9tnpWMN&#10;otc6u8vzcdaAK60DLrxH70MXpIuEL6Xg4UlKLwLRBcXaQjpdOnfxzBZzNts7ZivF+zLYP1RRM2Xw&#10;0QvUAwuMHJz6A6pW3IEHGQYc6gykVFykHrCbYf6um23FrEi9IDneXmjy/w+WPx639tmR0H6BFgcY&#10;CWmsn3l0xn5a6er4i5USjCOFpwttog2Eo3M8nUymExw0x9gwnw5Hk0nEya6fW+fDVwE1iUZBHc4l&#10;0cWOGx+61HNKfM2DVuVaaZ0uUQtipR05MpyiDqlIBH+TpQ1psJTR5zwBv4lF6Mv3O834j768myzE&#10;0wZrvjYfrdDuWqLKgo4uzOygPCFhDjotecvXCvE3zIdn5lA8yBEuRHjCQ2rAoqC3KKnA/fqbP+bj&#10;TDFKSYNiLKj/eWBOUKK/GZz2aJznUb3pgoa79e7OXnOoV4AMDXHlLE9mzA36bEoH9SvuyzK+hiFm&#10;OL5Z0HA2V6FbDdw3LpbLlIQ6tSxszNbyCB0nEvl8aV+Zs/08A0rhEc5yZbN3Y+1y45cGlocAUqWZ&#10;R4I7NnveUeNJNf0+xiW6vaes67/G4jcAAAD//wMAUEsDBBQABgAIAAAAIQCXNKTd3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWFo2WFWaToAEEifUwYVb1pi2WuOUJutS&#10;fj3eaRzt9/z8vWITbS8mHH3nSEG6SEAg1c501Cj4/Hi5yUD4oMno3hEqmNHDpry8KHRu3JEqnLah&#10;ERxCPtcK2hCGXEpft2i1X7gBibVvN1odeBwbaUZ95HDby9skuZdWd8QfWj3gc4v1fnuwjPGzmqvs&#10;6+nNy9d+quN7Ne9/o1LXV/HxAUTAGM5mOOHzDZTMtHMHMl70CrhI4O1qfQfiJCfZMgWxU7BM1xnI&#10;spD/G5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxqG8U4AgAAfQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJc0pN3fAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6EB5CB72" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -4599,51 +4841,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="403D280F" id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:.95pt;margin-top:16.05pt;width:541.55pt;height:40.7pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDncTSJNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7sE8SHEElEiqkoo&#10;iUSinI3XZq16Pa5t2KW/vmOzfCTtqerFjGdmn2fevGF239aaHITzCkxB+72cEmE4lMrsCvr6svoy&#10;ocQHZkqmwYiCHoWn9/PPn2aNnYo7qECXwhEEMX7a2IJWIdhplnleiZr5HlhhMCjB1Szg1e2y0rEG&#10;0Wud3eX5KGvAldYBF96j9+EUpPOEL6Xg4UlKLwLRBcXaQjpdOrfxzOYzNt05ZivFuzLYP1RRM2Xw&#10;0QvUAwuM7J36A6pW3IEHGXoc6gykVFykHrCbfv6hm03FrEi9IDneXmjy/w+WPx429tmR0H6FFgcY&#10;CWmsn3p0xn5a6er4i5USjCOFxwttog2Eo3M0GY8nYxw0x9iwP5oMhhEmu35tnQ/fBNQkGgV1OJbE&#10;FjusfTilnlPiYx60KldK63SJUhBL7ciB4RB1SDUi+LssbUiDlQyGeQJ+F4vQl++3mvEfXXk3WYin&#10;DdZ87T1aod22RJUFHSSlRNcWyiPy5eAkJW/5SiH+mvnwzBxqBynCfQhPeEgNWBR0FiUVuF9/88d8&#10;HClGKWlQiwX1P/fMCUr0d4PDHozyPIo3XdBwt97t2Wv29RKQoT5unOXJjLlBn03poH7DdVnE1zDE&#10;DMc3CxrO5jKcNgPXjYvFIiWhTC0La7OxPELHiUQ+X9o35mw3z4BKeISzWtn0w1hPufFLA4t9AKnS&#10;zK9sdryjxJNqunWMO3R7T1nXP435bwAAAP//AwBQSwMEFAAGAAgAAAAhAHe8mPDdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNOWopCiFMBEkicUAoXbm68JFHjdYjd1OHr&#10;2Z7KbUfz2JliE20vJhx950hBukhAINXOdNQo+Px4uclA+KDJ6N4RKpjRw6a8vCh0btyRKpy2oREc&#10;Qj7XCtoQhlxKX7dotV+4AYm5bzdaHRiOjTSjPnK47eUySe6k1R3xh1YP+Nxivd8eLNf4uZ2r7Ovp&#10;zcvXfqrjezXvf6NS11fx8QFEwBjOYjjVZw+U3GnnDmS86Bnfs1DBapmCONFJtuZtO77S1RpkWcj/&#10;C8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOdxNIk3AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHe8mPDdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="403D280F" id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:.95pt;margin-top:16.05pt;width:541.55pt;height:40.7pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGaEZDOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwkgPhQRVpQVVSW0&#10;uxK72rNxbBLV8bi2IaG/vmOTsOy2p6oXM56ZPM+8ecPirq0VOQnrKtA5HQ5SSoTmUFT6kNOX582X&#10;OSXOM10wBVrk9CwcvVt+/rRoTCZGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQGJRga+bxag9JYVmD&#10;6LVKRmk6TRqwhbHAhXPovb8E6TLiSym4f5TSCU9UTrE2H08bz304k+WCZQfLTFnxrgz2D1XUrNL4&#10;6BXqnnlGjrb6A6quuAUH0g841AlIWXERe8BuhumHbnYlMyL2guQ4c6XJ/T9Y/nDamSdLfPsVWhxg&#10;IKQxLnPoDP200tbhFyslGEcKz1faROsJR+d0PpvNZzhojrHJcDofTwJM8va1sc5/E1CTYOTU4lgi&#10;W+y0df6S2qeExxyoqthUSsVLkIJYK0tODIeofKwRwd9lKU0arGQ8SSPwu1iAvn6/V4z/6Mq7yUI8&#10;pbHmt96D5dt9S6oip+NRT8weijPyZeEiJWf4pkL8LXP+iVnUDlKE++Af8ZAKsCjoLEpKsL/+5g/5&#10;OFKMUtKgFnPqfh6ZFZSo7xqHPZ6maRBvvKBhb7373quP9RqQoSFunOHRDLle9aa0UL/iuqzCaxhi&#10;muObOfW9ufaXzcB142K1ikkoU8P8Vu8MD9BhIoHP5/aVWdPN06MSHqBXK8s+jPWSG77UsDp6kFWc&#10;eSD4wmbHO0o8qqZbx7BDt/eY9fansfwNAAD//wMAUEsDBBQABgAIAAAAIQB3vJjw3QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTlqKQohTARJInFAKF25uvCRR43WI3dTh&#10;69meym1H89iZYhNtLyYcfedIQbpIQCDVznTUKPj8eLnJQPigyejeESqY0cOmvLwodG7ckSqctqER&#10;HEI+1wraEIZcSl+3aLVfuAGJuW83Wh0Yjo00oz5yuO3lMknupNUd8YdWD/jcYr3fHizX+Lmdq+zr&#10;6c3L136q43s173+jUtdX8fEBRMAYzmI41WcPlNxp5w5kvOgZ37NQwWqZgjjRSbbmbTu+0tUaZFnI&#10;/wvKPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGaEZDOAIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB3vJjw3QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="679989BC" w14:textId="575851C8" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4698,51 +4940,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="28411572" id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:423.25pt;margin-top:-17.1pt;width:156.5pt;height:19.4pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAowfVOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wkbdoZcYosRYYB&#10;RVsgHXpWZCkRJouapMTOfv0o2flot9Owi0yJ1BP5+OjpXVtrshfOKzAlHQ5ySoThUCmzKen3l+Wn&#10;W0p8YKZiGowo6UF4ejf7+GHa2EKMYAu6Eo4giPFFY0u6DcEWWeb5VtTMD8AKg04JrmYBt26TVY41&#10;iF7rbJTnk6wBV1kHXHiPp/edk84SvpSChycpvQhElxRzC2l1aV3HNZtNWbFxzG4V79Ng/5BFzZTB&#10;R09Q9ywwsnPqD6hacQceZBhwqDOQUnGRasBqhvm7alZbZkWqBcnx9kST/3+w/HG/ss+OhPYLtNjA&#10;SEhjfeHxMNbTSlfHL2ZK0I8UHk60iTYQHi99vr25mtxQwtE3upqMR9cRJjvfts6HrwJqEo2SOmxL&#10;YovtH3zoQo8h8TEPWlVLpXXaRCmIhXZkz7CJOqQcEfxNlDakKelkfJ0n4De+CH26v9aM/+jTu4hC&#10;PG0w53Pt0QrtuiWqKun4RMwaqgPy5aCTkrd8qRD/gfnwzBxqBynCeQhPuEgNmBT0FiVbcL/+dh7j&#10;saXopaRBLZbU/9wxJyjR3ww2ezzJ8yjetEHDXZ6uj6dmVy8AGRrixFmezBgb9NGUDupXHJd5fA1d&#10;zHB8s6ThaC5CNxk4blzM5ykIZWpZeDAryyN07Ejk86V9Zc72/QyohEc4qpUV79raxcabBua7AFKl&#10;nkeCOzZ73lHiSTX9OMYZutynqPNPY/YbAAD//wMAUEsDBBQABgAIAAAAIQBA5oSp4AAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7rRVaU0nQAJJE6ogwu3rDFttcQpTdal&#10;PD3ZaRxtf/79udwGo9mEo+stCVgtE2BIjVU9tQI+P14WOTDnJSmpLaGAGR1sq+urUhbKnqjGaedb&#10;FkPIFVJA5/1QcO6aDo10Szsgxdm3HY30sRxbrkZ5iuFG83WSZNzInuKFTg743GFz2B1N1PhJ5zr/&#10;enpz/FVPTXiv58NvEOL2Jjw+APMY/AWGs37cgSo67e2RlGNaQJ5mm4gKWNyla2BnYrW5j629gDQD&#10;XpX8/wvVHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAowfVOAIAAHwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBA5oSp4AAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="28411572" id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:423.25pt;margin-top:-17.1pt;width:156.5pt;height:19.4pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhunUfOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aSNu2MOEWWIsOA&#10;oi2QDj0rshQbk0VNUmJnXz9KtpO022nYRaZE6ol8fPT8rq0VOQjrKtA5HY9SSoTmUFR6l9PvL+tP&#10;t5Q4z3TBFGiR06Nw9G7x8cO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1OCrZnHrd0lhWUN&#10;otcqmaTpLGnAFsYCF87h6X3npIuIL6Xg/klKJzxROcXcfFxtXLdhTRZzlu0sM2XF+zTYP2RRs0rj&#10;oyeoe+YZ2dvqD6i64hYcSD/iUCcgZcVFrAGrGafvqtmUzIhYC5LjzIkm9/9g+eNhY54t8e0XaLGB&#10;gZDGuMzhYainlbYOX8yUoB8pPJ5oE60nPFz6fHtzNbuhhKNvcjWbTq4DTHK+bazzXwXUJBg5tdiW&#10;yBY7PDjfhQ4h4TEHqirWlVJxE6QgVsqSA8MmKh9zRPA3UUqTJqez6XUagd/4AvTp/lYx/qNP7yIK&#10;8ZTGnM+1B8u325ZURU6n04GYLRRH5MtCJyVn+LpC/Afm/DOzqB2kCOfBP+EiFWBS0FuUlGB//e08&#10;xGNL0UtJg1rMqfu5Z1ZQor5pbPZ0lqZBvHGDhr083Q6nel+vABka48QZHs0Q69VgSgv1K47LMryG&#10;LqY5vplTP5gr300GjhsXy2UMQpka5h/0xvAAHToS+HxpX5k1fT89KuERBrWy7F1bu9hwU8Ny70FW&#10;seeB4I7NnneUeFRNP45hhi73Mer801j8BgAA//8DAFBLAwQUAAYACAAAACEAQOaEqeAAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkblu60VWlNJ0ACSROqIMLt6wxbbXEKU3W&#10;pTw92WkcbX/+/bncBqPZhKPrLQlYLRNgSI1VPbUCPj9eFjkw5yUpqS2hgBkdbKvrq1IWyp6oxmnn&#10;WxZDyBVSQOf9UHDumg6NdEs7IMXZtx2N9LEcW65GeYrhRvN1kmTcyJ7ihU4O+Nxhc9gdTdT4Sec6&#10;/3p6c/xVT014r+fDbxDi9iY8PgDzGPwFhrN+3IEqOu3tkZRjWkCeZpuICljcpWtgZ2K1uY+tvYA0&#10;A16V/P8L1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIbp1HzkCAAB8BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQOaEqeAAAAAKAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6F2D8A0A" w14:textId="77777777" w:rsidR="006B2EB0" w:rsidRPr="00DD0F62" w:rsidRDefault="006B2EB0" w:rsidP="006B2EB0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cs-CZ"/>
@@ -4906,51 +5148,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="65003A7B" id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:45pt;width:541.55pt;height:15.55pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9ZN96NQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQSoCiwiVIyKaRJq&#10;K9Gpz8ZxSDTH550NCfv1OzsE2m5P016cs+/8+e677zK/a2vNjgpdBSbjo8GQM2Uk5JXZZ/z78/rT&#10;jDPnhcmFBqMyflKO3y0+fpg3NlVjKEHnChmBGJc2NuOl9zZNEidLVQs3AKsMOQvAWnja4j7JUTSE&#10;XutkPBxOkgYwtwhSOUen952TLyJ+USjpH4vCKc90xik3H1eM6y6syWIu0j0KW1bynIb4hyxqURl6&#10;9AJ1L7xgB6z+gKorieCg8AMJdQJFUUkVa6BqRsN31WxLYVWshchx9kKT+3+w8uG4tU/IfPsFWmpg&#10;IKSxLnV0GOppC6zDlzJl5CcKTxfaVOuZpMPJbDqdzG45k+QbfZ5Oh7MAk1xvW3T+q4KaBSPjSG2J&#10;bInjxvkutA8JjznQVb6utI6bIAW10siOgpqofcyRwN9EacMayuTmdhiB3/gC9OX+Tgv545zeqyjC&#10;04ZyvtYeLN/uWlblGb8Z98TsID8RXwidlJyV64rwN8L5J4GkHaKI5sE/0lJooKTgbHFWAv7623mI&#10;p5aSl7OGtJhx9/MgUHGmvxlqdhBub2Bv7HrDHOoVEDMjmjQro0kX0OveLBDqFxqTZXiFXMJIeivj&#10;0mO/WfluJmjQpFouYxgJ1Aq/MVsrA3joRWDyuX0RaM+d9KSBB+h1KtJ3De1iw00Dy4OHoordDtR2&#10;PJ4ZJ3FHvZwHMUzP632Muv4uFr8BAAD//wMAUEsDBBQABgAIAAAAIQCPNOVn4AAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGunFbSEOBVCQUiogGj5ADdektB4HcVuE/h6&#10;tic47a5mNPsmW42uFUfsQ+NJQzJVIJBKbxuqNHxsHydLECEasqb1hBq+McAqPz/LTGr9QO943MRK&#10;cAiF1GioY+xSKUNZozNh6jsk1j5970zks6+k7c3A4a6VM6VupDMN8YfadPhQY7nfHJwGbIa34mV+&#10;VVy/Fs+42K+3P0/+S+vLi/H+DkTEMf6Z4YTP6JAz084fyAbRauAiUcOt4nlS1XKegNjxNksSkHkm&#10;/xfIfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9ZN96NQIAAHYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPNOVn4AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="65003A7B" id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:45pt;width:541.55pt;height:15.55pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCi/1HdNQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSS0K1BEqBgV0yTU&#10;VqJTn43jQDTH550NCfv1OzsJtN2epr04Z9/5891332V211SaHRW6EkzGh4OUM2Uk5KXZZfz78+rT&#10;hDPnhcmFBqMyflKO380/fpjVdqquYA86V8gIxLhpbTO+995Ok8TJvaqEG4BVhpwFYCU8bXGX5Chq&#10;Qq90cpWmo6QGzC2CVM7R6X3r5POIXxRK+seicMoznXHKzccV47oNazKfiekOhd2XsktD/EMWlSgN&#10;PXqGuhdesAOWf0BVpURwUPiBhCqBoiilijVQNcP0XTWbvbAq1kLkOHumyf0/WPlw3NgnZL75Ag01&#10;MBBSWzd1dBjqaQqswpcyZeQnCk9n2lTjmaTD0WQ8Hk1uOJPkG96Ox+kkwCSX2xad/6qgYsHIOFJb&#10;IlviuHa+De1DwmMOdJmvSq3jJkhBLTWyo6Amah9zJPA3UdqwmjK5vkkj8BtfgD7f32ohf3TpvYoi&#10;PG0o50vtwfLNtmFlnvHrzz0xW8hPxBdCKyVn5aok/LVw/kkgaYcoonnwj7QUGigp6CzO9oC//nYe&#10;4qml5OWsJi1m3P08CFSc6W+Gmh2E2xvYG9veMIdqCcTMkCbNymjSBfS6NwuE6oXGZBFeIZcwkt7K&#10;uPTYb5a+nQkaNKkWixhGArXCr83GygAeehGYfG5eBNquk5408AC9TsX0XUPb2HDTwOLgoShjtwO1&#10;LY8d4yTuqJduEMP0vN7HqMvvYv4bAAD//wMAUEsDBBQABgAIAAAAIQCPNOVn4AAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGunFbSEOBVCQUiogGj5ADdektB4HcVuE/h6&#10;tic47a5mNPsmW42uFUfsQ+NJQzJVIJBKbxuqNHxsHydLECEasqb1hBq+McAqPz/LTGr9QO943MRK&#10;cAiF1GioY+xSKUNZozNh6jsk1j5970zks6+k7c3A4a6VM6VupDMN8YfadPhQY7nfHJwGbIa34mV+&#10;VVy/Fs+42K+3P0/+S+vLi/H+DkTEMf6Z4YTP6JAz084fyAbRauAiUcOt4nlS1XKegNjxNksSkHkm&#10;/xfIfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCi/1HdNQIAAHYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPNOVn4AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5A17AB22" w14:textId="17DA19E6" w:rsidR="00F251D3" w:rsidRPr="00DD0F62" w:rsidRDefault="00F251D3" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -5343,51 +5585,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="43FDAEBA" id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:30pt;width:541.55pt;height:17.55pt;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI50NLMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5wHkgZGnCJLkWFA&#10;0BZIi54VWUqMyaJGKbGzXz9KidPHdhp2kSmS+kh+JD27bWvDjgp9Bbbgg16fM2UllJXdFfz5afVl&#10;ypkPwpbCgFUFPynPb+efP80al6sh7MGUChmBWJ83ruD7EFyeZV7uVS18D5yyZNSAtQh0xV1WomgI&#10;vTbZsN+fZA1g6RCk8p60d2cjnyd8rZUMD1p7FZgpOOUW0onp3MYzm89EvkPh9pW8pCH+IYtaVJaC&#10;XqHuRBDsgNUfUHUlETzo0JNQZ6B1JVWqgaoZ9D9Us9kLp1ItRI53V5r8/4OV98eNe0QW2q/QUgMj&#10;IY3zuSdlrKfVWMcvZcrIThSerrSpNjBJysn05mYyHXMmyTYcDsfTBJO9vnbowzcFNYtCwZHaktgS&#10;x7UPFJFcO5cYzIOpylVlTLrEUVBLg+woqIkmdODvvIxlDWUyGvcT8DtbhL6+3xohf8QqKeYbL7oZ&#10;S8rX2qMU2m3LqrLgo1FHzBbKE/GFcB4l7+SqIvy18OFRIM0OUUT7EB7o0AYoKbhInO0Bf/1NH/2p&#10;pWTlrKFZLLj/eRCoODPfLTU7Dm4nYCdsO8Ee6iUQMwPaNCeTSA8wmE7UCPULrckiRiGTsJJiFTx0&#10;4jKcN4LWTKrFIjnReDoR1nbjZISOnYg8PrUvAt2lj4Em4B66KRX5h3aefeNLC4tDAF2lXkdizyxe&#10;+KbRTu24rGHcnbf35PX6s5j/BgAA//8DAFBLAwQUAAYACAAAACEAs2Krq90AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXCpqh5/KhGwqikDqpQdK1bMbL0nUeB3FThveHvcE&#10;p9VoRjPfFsvJdeJEQ2g9I2RzBYK48rblGmH39XGnQYRo2JrOMyH8UIBleX1VmNz6M3/SaRtrkUo4&#10;5AahibHPpQxVQ86Eue+Jk/ftB2dikkMt7WDOqdx18l6phXSm5bTQmJ7eGqqO29EhrHueydWjW016&#10;8z6utZ4d94EQb2+m1xcQkab4F4YLfkKHMjEd/Mg2iA4hPRIRFirdi6v0QwbigPD8lIEsC/mfv/wF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyOdDSzMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs2Krq90AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="43FDAEBA" id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:30pt;width:541.55pt;height:17.55pt;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDONpiVMwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfRxQQdGJo2JUTJNQ&#10;W4lWfQ65HETLxZkTuGO/fk7goO32NO0l59jOZ/uzfdO7tjbsoNBrsAUf9PqcKSuh1HZb8Jfn5ZcJ&#10;Zz4IWwoDVhX8qDy/m33+NG1croawA1MqZARifd64gu9CcHmWeblTtfA9cMqSsQKsRaArbrMSRUPo&#10;tcmG/f44awBLhyCV96S9Pxn5LOFXlZLhsaq8CswUnHIL6cR0buKZzaYi36JwOy3PaYh/yKIW2lLQ&#10;C9S9CILtUf8BVWuJ4KEKPQl1BlWlpUo1UDWD/odq1jvhVKqFyPHuQpP/f7Dy4bB2T8hC+xVaamAk&#10;pHE+96SM9bQV1vFLmTKyE4XHC22qDUyScjy5vR1PRpxJsg2Hw9EkwWTX1w59+KagZlEoOFJbElvi&#10;sPKBIpJr5xKDeTC6XGpj0iWOgloYZAdBTTShA3/nZSxrKJObUT8Bv7NF6Mv7jRHyR6ySYr7xopux&#10;pLzWHqXQblqmy4LfjDpiNlAeiS+E0yh5J5ea8FfChyeBNDtEEe1DeKSjMkBJwVnibAf462/66E8t&#10;JStnDc1iwf3PvUDFmfluqdlxcDsBO2HTCXZfL4CYGdCmOZlEeoDBdGKFUL/SmsxjFDIJKylWwUMn&#10;LsJpI2jNpJrPkxONpxNhZddORujYicjjc/sq0J37GGgCHqCbUpF/aOfJN760MN8HqHTqdST2xOKZ&#10;bxrt1I7zGsbdeXtPXtefxew3AAAA//8DAFBLAwQUAAYACAAAACEAs2Krq90AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXCpqh5/KhGwqikDqpQdK1bMbL0nUeB3FThveHvcE&#10;p9VoRjPfFsvJdeJEQ2g9I2RzBYK48rblGmH39XGnQYRo2JrOMyH8UIBleX1VmNz6M3/SaRtrkUo4&#10;5AahibHPpQxVQ86Eue+Jk/ftB2dikkMt7WDOqdx18l6phXSm5bTQmJ7eGqqO29EhrHueydWjW016&#10;8z6utZ4d94EQb2+m1xcQkab4F4YLfkKHMjEd/Mg2iA4hPRIRFirdi6v0QwbigPD8lIEsC/mfv/wF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzjaYlTMCAAB0BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs2Krq90AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="4F9BEB51" w14:textId="2DCBBBC1" w:rsidR="005E3F9B" w:rsidRPr="00DD0F62" w:rsidRDefault="005E3F9B" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -5778,51 +6020,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="78BBF78A" id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:17.2pt;width:541.55pt;height:37.55pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC598bzNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSUDlBEqBgV0yTU&#10;VqJTn41jk2iOz7MNSffrd3YSoN2epr2Y893l891337G4a2tFTsK6CnROx6OUEqE5FJU+5PT78+bT&#10;nBLnmS6YAi1y+iocvVt+/LBoTCZuoARVCEsQRLusMTktvTdZkjheipq5ERihMSjB1szj1R6SwrIG&#10;0WuV3KTpNGnAFsYCF86h974L0mXEl1Jw/yilE56onGJtPp42nvtwJssFyw6WmbLifRnsH6qoWaXx&#10;0TPUPfOMHG31B1RdcQsOpB9xqBOQsuIi9oDdjNN33exKZkTsBclx5kyT+3+w/OG0M0+W+PYLtDjA&#10;QEhjXObQGfpppa3DL1ZKMI4Uvp5pE60nHJ3T+Ww2n+GgOcZuZ7MUbYRJLl8b6/xXATUJRk4tjiWy&#10;xU5b57vUISU85kBVxaZSKl6CFMRaWXJiOETlY40I/iZLadJgJZPPaQR+EwvQ5+/3ivEffXlXWYin&#10;NNZ86T1Yvt23pCpyOrkdiNlD8Yp8Weik5AzfVIi/Zc4/MYvaQYpwH/wjHlIBFgW9RUkJ9tff/CEf&#10;R4pRShrUYk7dzyOzghL1TeOwJ9M0DeKNFzTstXc/ePWxXgMyNMaNMzyaIderwZQW6hdcl1V4DUNM&#10;c3wzp34w177bDFw3LlarmIQyNcxv9c7wAB0mEvh8bl+YNf08PSrhAQa1suzdWLvc8KWG1dGDrOLM&#10;A8Edmz3vKPGomn4dww5d32PW5U9j+RsAAP//AwBQSwMEFAAGAAgAAAAhAKQ7bYPeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkbhRpzSgEOJUbSWQOKEULtzceEmi2usQu6nD&#10;1+Oc4LarmZ19U2yC0WzEwXWWBKyWCTCk2qqOGgEf78+3GTDnJSmpLaGACR1sysVVIXNlL1ThePAN&#10;iyHkcimg9b7POXd1i0a6pe2RovZlByN9XIeGq0FeYrjR/C5JHriRHcUPrexx32J9OpxNxPhOpyr7&#10;3L06/qLHOrxV0+knCHFzHbZPwDwG/2eGGT/eQBmZjvZMyjEtIBbxAtZpCmxWk2y9Anacp8d74GXB&#10;/xcofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC598bzNwIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkO22D3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="78BBF78A" id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:17.2pt;width:541.55pt;height:37.55pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY7rQ5NwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSUDVDUUDEqpkmo&#10;rUSrPhvHIdYcn2cbEvbrd3YSoN2epr2Y893l891333F719aKHIV1EnROx6OUEqE5FFLvc/ryvP40&#10;p8R5pgumQIucnoSjd4uPH24bk4kbqEAVwhIE0S5rTE4r702WJI5XomZuBEZoDJZga+bxavdJYVmD&#10;6LVKbtJ0mjRgC2OBC+fQe98F6SLil6Xg/rEsnfBE5RRr8/G08dyFM1ncsmxvmakk78tg/1BFzaTG&#10;R89Q98wzcrDyD6hacgsOSj/iUCdQlpKL2AN2M07fdbOtmBGxFyTHmTNN7v/B8ofj1jxZ4tuv0OIA&#10;AyGNcZlDZ+inLW0dfrFSgnGk8HSmTbSecHRO57PZfIaD5hj7PJulaCNMcvnaWOe/CahJMHJqcSyR&#10;LXbcON+lDinhMQdKFmupVLwEKYiVsuTIcIjKxxoR/E2W0qTBSiZf0gj8Jhagz9/vFOM/+vKushBP&#10;aaz50nuwfLtriSxyOpkOxOygOCFfFjopOcPXEvE3zPknZlE7SBHug3/Eo1SARUFvUVKB/fU3f8jH&#10;kWKUkga1mFP388CsoER91zjsyTRNg3jjBQ177d0NXn2oV4AMjXHjDI9myPVqMEsL9SuuyzK8hiGm&#10;Ob6ZUz+YK99tBq4bF8tlTEKZGuY3emt4gA4TCXw+t6/Mmn6eHpXwAINaWfZurF1u+FLD8uChlHHm&#10;geCOzZ53lHhUTb+OYYeu7zHr8qex+A0AAP//AwBQSwMEFAAGAAgAAAAhAKQ7bYPeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkbhRpzSgEOJUbSWQOKEULtzceEmi2usQu6nD&#10;1+Oc4LarmZ19U2yC0WzEwXWWBKyWCTCk2qqOGgEf78+3GTDnJSmpLaGACR1sysVVIXNlL1ThePAN&#10;iyHkcimg9b7POXd1i0a6pe2RovZlByN9XIeGq0FeYrjR/C5JHriRHcUPrexx32J9OpxNxPhOpyr7&#10;3L06/qLHOrxV0+knCHFzHbZPwDwG/2eGGT/eQBmZjvZMyjEtIBbxAtZpCmxWk2y9Anacp8d74GXB&#10;/xcofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAY7rQ5NwIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkO22D3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6FDAFB59" w14:textId="4D9A26B5" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -6443,51 +6685,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="64AABB8B" id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:27.55pt;width:541.55pt;height:40.7pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUyyBONgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w0yAeMOEWWIsOA&#10;oC2QFj0rshQbk0VNUmJnv36U7Hy022nYRaFI+ol8fMz8vq0VOQrrKtA5HQ5SSoTmUFR6n9PXl/WX&#10;GSXOM10wBVrk9CQcvV98/jRvTCbuoARVCEsQRLusMTktvTdZkjheipq5ARihMSjB1szj1e6TwrIG&#10;0WuV3KXpJGnAFsYCF86h96EL0kXEl1Jw/ySlE56onGJtPp42nrtwJos5y/aWmbLifRnsH6qoWaXx&#10;0QvUA/OMHGz1B1RdcQsOpB9wqBOQsuIi9oDdDNMP3WxLZkTsBclx5kKT+3+w/PG4Nc+W+PYrtDjA&#10;QEhjXObQGfpppa3DL1ZKMI4Uni60idYTjs7JbDqdTXHQHGPj4WQ2GgeY5Pq1sc5/E1CTYOTU4lgi&#10;W+y4cb5LPaeExxyoqlhXSsVLkIJYKUuODIeofKwRwd9lKU0arGQ0TiPwu1iAvny/U4z/6Mu7yUI8&#10;pbHma+/B8u2uJVWR066j4NpBcUK+LHRScoavK8TfMOefmUXtIEW4D/4JD6kAi4LeoqQE++tv/pCP&#10;I8UoJQ1qMafu54FZQYn6rnHYo0maBvHGCxr21rs7e/WhXgEyNMSNMzyaIdersykt1G+4LsvwGoaY&#10;5vhmTv3ZXPluM3DduFguYxLK1DC/0VvDA3SYSODzpX1j1vTz9KiERzirlWUfxtrlhi81LA8eZBVn&#10;fmWz5x0lHlXTr2PYodt7zLr+aSx+AwAA//8DAFBLAwQUAAYACAAAACEAdqMkSd0AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6RqeqazoBEkicUAcXblnjtdUSpzRZ1/Lr&#10;8U5we9azn79XbCdnxYhD6DwpWC4SEEi1Nx01Cj4/Xu4yECFqMtp6QgUzBtiW11eFzo0/U4XjLjaC&#10;QyjkWkEbY59LGeoWnQ4L3yOxd/CD05HHoZFm0GcOd1beJ8laOt0Rf2h1j88t1sfdyTHG98NcZV9P&#10;b0G+2rGe3qv5+DMpdXszPW5ARJzi3zJc8PkGSmba+xOZIKwCLhIVpOkSxMVNshWrPavVOgVZFvJ/&#10;gfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFMsgTjYCAAB8BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdqMkSd0AAAAIAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="64AABB8B" id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:27.55pt;width:541.55pt;height:40.7pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC10lKEOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w0yAeMOEWWIsOA&#10;oC2QFj0rshQbk0VNUmJnv36U7Hy022nYRaFI+ol8fMz8vq0VOQrrKtA5HQ5SSoTmUFR6n9PXl/WX&#10;GSXOM10wBVrk9CQcvV98/jRvTCbuoARVCEsQRLusMTktvTdZkjheipq5ARihMSjB1szj1e6TwrIG&#10;0WuV3KXpJGnAFsYCF86h96EL0kXEl1Jw/ySlE56onGJtPp42nrtwJos5y/aWmbLifRnsH6qoWaXx&#10;0QvUA/OMHGz1B1RdcQsOpB9wqBOQsuIi9oDdDNMP3WxLZkTsBclx5kKT+3+w/PG4Nc+W+PYrtDjA&#10;QEhjXObQGfpppa3DL1ZKMI4Uni60idYTjs7JbDqdTXHQHGPj4WQ2GgeY5Pq1sc5/E1CTYOTU4lgi&#10;W+y4cb5LPaeExxyoqlhXSsVLkIJYKUuODIeofKwRwd9lKU0arGQ0TiPwu1iAvny/U4z/6Mu7yUI8&#10;pbHma+/B8u2uJVWR09H0TMwOihPyZaGTkjN8XSH+hjn/zCxqBynCffBPeEgFWBT0FiUl2F9/84d8&#10;HClGKWlQizl1Pw/MCkrUd43DHk3SNIg3XtCwt97d2asP9QqQoSFunOHRDLlenU1poX7DdVmG1zDE&#10;NMc3c+rP5sp3m4HrxsVyGZNQpob5jd4aHqDDRAKfL+0bs6afp0clPMJZrSz7MNYuN3ypYXnwIKs4&#10;80Bwx2bPO0o8qqZfx7BDt/eYdf3TWPwGAAD//wMAUEsDBBQABgAIAAAAIQB2oyRJ3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWDpGp6prOgESSJxQBxduWeO11RKnNFnX&#10;8uvxTnB71rOfv1dsJ2fFiEPoPClYLhIQSLU3HTUKPj9e7jIQIWoy2npCBTMG2JbXV4XOjT9TheMu&#10;NoJDKORaQRtjn0sZ6hadDgvfI7F38IPTkcehkWbQZw53Vt4nyVo63RF/aHWPzy3Wx93JMcb3w1xl&#10;X09vQb7asZ7eq/n4Myl1ezM9bkBEnOLfMlzw+QZKZtr7E5kgrAIuEhWk6RLExU2yFas9q9U6BVkW&#10;8n+B8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC10lKEOAIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2oyRJ3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="4658B7CF" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00192939" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6599,51 +6841,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="109175B3" id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:35.65pt;width:541.55pt;height:40.7pt;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFXdMMOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w0yAeMOEWWIsOA&#10;oC2QFj0rshwLk0VNUmJnv36U7Hy022nYRaFI+ol8fMz8vq0VOQrrJOicDgcpJUJzKKTe5/T1Zf1l&#10;RonzTBdMgRY5PQlH7xefP80bk4k7qEAVwhIE0S5rTE4r702WJI5XomZuAEZoDJZga+bxavdJYVmD&#10;6LVK7tJ0kjRgC2OBC+fQ+9AF6SLil6Xg/qksnfBE5RRr8/G08dyFM1nMWba3zFSS92Wwf6iiZlLj&#10;oxeoB+YZOVj5B1QtuQUHpR9wqBMoS8lF7AG7GaYfutlWzIjYC5LjzIUm9/9g+eNxa54t8e1XaHGA&#10;gZDGuMyhM/TTlrYOv1gpwThSeLrQJlpPODons+l0NsVBc4yNh5PZaBxgkuvXxjr/TUBNgpFTi2OJ&#10;bLHjxvku9ZwSHnOgZLGWSsVLkIJYKUuODIeofKwRwd9lKU0arGQ0TiPwu1iAvny/U4z/6Mu7yUI8&#10;pbHma+/B8u2uJbLI6WhyJmYHxQn5stBJyRm+loi/Yc4/M4vaQYpwH/wTHqUCLAp6i5IK7K+/+UM+&#10;jhSjlDSoxZy6nwdmBSXqu8ZhjyZpGsQbL2jYW+/u7NWHegXI0BA3zvBohlyvzmZpoX7DdVmG1zDE&#10;NMc3c+rP5sp3m4HrxsVyGZNQpob5jd4aHqDDRAKfL+0bs6afp0clPMJZrSz7MNYuN3ypYXnwUMo4&#10;80Bwx2bPO0o8qqZfx7BDt/eYdf3TWPwGAAD//wMAUEsDBBQABgAIAAAAIQC3vI0h3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNoNWFWaToAEEifUwYVb1pi2WuOUJutS&#10;fj3eadxsvefn7xWbaHsx4eg7RwrSRQICqXamo0bB58fLTQbCB01G945QwYweNuXlRaFz445U4bQN&#10;jeAQ8rlW0IYw5FL6ukWr/cINSKx9u9HqwOvYSDPqI4fbXi6T5F5a3RF/aPWAzy3W++3BMsbP7Vxl&#10;X09vXr72Ux3fq3n/G5W6voqPDyACxnA2wwmfb6Bkpp07kPGiV8BFgoJ1ugJxUpNslYLY8XS3XIMs&#10;C/m/QPkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARV3TDDgCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt7yNId4AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="109175B3" id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:35.65pt;width:541.55pt;height:40.7pt;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhGx4WOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w0yAeMOEWWIsOA&#10;oC2QFj0rshwLk0VNUmJnv36U7Hy022nYRaFI+ol8fMz8vq0VOQrrJOicDgcpJUJzKKTe5/T1Zf1l&#10;RonzTBdMgRY5PQlH7xefP80bk4k7qEAVwhIE0S5rTE4r702WJI5XomZuAEZoDJZga+bxavdJYVmD&#10;6LVK7tJ0kjRgC2OBC+fQ+9AF6SLil6Xg/qksnfBE5RRr8/G08dyFM1nMWba3zFSS92Wwf6iiZlLj&#10;oxeoB+YZOVj5B1QtuQUHpR9wqBMoS8lF7AG7GaYfutlWzIjYC5LjzIUm9/9g+eNxa54t8e1XaHGA&#10;gZDGuMyhM/TTlrYOv1gpwThSeLrQJlpPODons+l0NsVBc4yNh5PZaBxgkuvXxjr/TUBNgpFTi2OJ&#10;bLHjxvku9ZwSHnOgZLGWSsVLkIJYKUuODIeofKwRwd9lKU0arGQ0TiPwu1iAvny/U4z/6Mu7yUI8&#10;pbHma+/B8u2uJbLI6Wh2JmYHxQn5stBJyRm+loi/Yc4/M4vaQYpwH/wTHqUCLAp6i5IK7K+/+UM+&#10;jhSjlDSoxZy6nwdmBSXqu8ZhjyZpGsQbL2jYW+/u7NWHegXI0BA3zvBohlyvzmZpoX7DdVmG1zDE&#10;NMc3c+rP5sp3m4HrxsVyGZNQpob5jd4aHqDDRAKfL+0bs6afp0clPMJZrSz7MNYuN3ypYXnwUMo4&#10;80Bwx2bPO0o8qqZfx7BDt/eYdf3TWPwGAAD//wMAUEsDBBQABgAIAAAAIQC3vI0h3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNoNWFWaToAEEifUwYVb1pi2WuOUJutS&#10;fj3eadxsvefn7xWbaHsx4eg7RwrSRQICqXamo0bB58fLTQbCB01G945QwYweNuXlRaFz445U4bQN&#10;jeAQ8rlW0IYw5FL6ukWr/cINSKx9u9HqwOvYSDPqI4fbXi6T5F5a3RF/aPWAzy3W++3BMsbP7Vxl&#10;X09vXr72Ux3fq3n/G5W6voqPDyACxnA2wwmfb6Bkpp07kPGiV8BFgoJ1ugJxUpNslYLY8XS3XIMs&#10;C/m/QPkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4RseFjgCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt7yNId4AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="626A3937" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00DD0F62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -6791,90 +7033,100 @@
       <w:r w:rsidR="00440172">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Často rozptýlený, roztěkaný </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305DA926" w14:textId="68D970A2" w:rsidR="00CA73BD" w:rsidRDefault="00CA73BD" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="439E7527" w14:textId="5FCC8DFE" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00DD0F62" w:rsidP="00CA73BD">
+    <w:p w14:paraId="0E4AA8EB" w14:textId="77777777" w:rsidR="00314B83" w:rsidRDefault="00DD0F62" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1022207F" w14:textId="77777777" w:rsidR="00F251D3" w:rsidRDefault="00F251D3" w:rsidP="00CA73BD">
+    <w:p w14:paraId="48F4099D" w14:textId="77777777" w:rsidR="00314B83" w:rsidRDefault="00314B83" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1022207F" w14:textId="5521A4E6" w:rsidR="00F251D3" w:rsidRDefault="00695D49" w:rsidP="00CA73BD">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vytrvalost: </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="310139E7" w14:textId="7BEEB852" w:rsidR="00695D49" w:rsidRDefault="00CF2C33" w:rsidP="00CA73BD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2847CDF8" wp14:editId="0C8AC45F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
@@ -6920,51 +7172,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2847CDF8" id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:16pt;width:541.55pt;height:39.45pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzTGVDOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQUFbqIUDEqpkmo&#10;rUSnPhvHJtEcn2cbEvbrd3YSoN2epr2Y893l89133zG/b2tFjsK6CnROx6OUEqE5FJXe5/T7y/rT&#10;HSXOM10wBVrk9CQcvV98/DBvTCZuoARVCEsQRLusMTktvTdZkjheipq5ERihMSjB1szj1e6TwrIG&#10;0WuV3KTpNGnAFsYCF86h96EL0kXEl1Jw/ySlE56onGJtPp42nrtwJos5y/aWmbLifRnsH6qoWaXx&#10;0TPUA/OMHGz1B1RdcQsOpB9xqBOQsuIi9oDdjNN33WxLZkTsBclx5kyT+3+w/PG4Nc+W+PYLtDjA&#10;QEhjXObQGfpppa3DL1ZKMI4Uns60idYTjs7p3Wx2N8NBc4zdpunnySTAJJevjXX+q4CaBCOnFscS&#10;2WLHjfNd6pASHnOgqmJdKRUvQQpipSw5Mhyi8rFGBH+TpTRpsJLJbRqB38QC9Pn7nWL8R1/eVRbi&#10;KY01X3oPlm93LamKnE5mAzE7KE7Il4VOSs7wdYX4G+b8M7OoHaQI98E/4SEVYFHQW5SUYH/9zR/y&#10;caQYpaRBLebU/TwwKyhR3zQOezJN0yDeeEHDXnt3g1cf6hUgQ2PcOMOjGXK9GkxpoX7FdVmG1zDE&#10;NMc3c+oHc+W7zcB142K5jEkoU8P8Rm8ND9BhIoHPl/aVWdPP06MSHmFQK8vejbXLDV9qWB48yCrO&#10;PBDcsdnzjhKPqunXMezQ9T1mXf40Fr8BAAD//wMAUEsDBBQABgAIAAAAIQBVhzUj3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWNINodI1nQAJJE6ogwu3rPHaavlTmqxL&#10;+fR4J3ayrWc//165SdawCcfQeychWwhg6Bqve9dK+Pp8vcuBhaicVsY7lDBjgE11fVWqQvuTq3Ha&#10;xpaRiQuFktDFOBSch6ZDq8LCD+hI2/vRqkjj2HI9qhOZW8OXQjxwq3pHHzo14EuHzWF7tITxcz/X&#10;+ffze+BvZmrSRz0ffpOUtzfpaQ0sYor/y3DGpxuoiGnnj04HZiRQkChhtaR6VkW+yoDtqMvEI/Cq&#10;5JcBqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM0xlQzgCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVYc1I94AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2847CDF8" id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:16pt;width:541.55pt;height:39.45pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXCqhZOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w0aJIacYosRYYB&#10;QVsgLXpWZCk2JouapMTOfv0o2flot9Owi0KR9BP5+JjZfVsrchDWVaBzOhyklAjNoaj0LqevL6sv&#10;U0qcZ7pgCrTI6VE4ej///GnWmEzcQAmqEJYgiHZZY3Jaem+yJHG8FDVzAzBCY1CCrZnHq90lhWUN&#10;otcquUnTcdKALYwFLpxD70MXpPOIL6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0rj&#10;o2eoB+YZ2dvqD6i64hYcSD/gUCcgZcVF7AG7GaYfutmUzIjYC5LjzJkm9/9g+eNhY54t8e1XaHGA&#10;gZDGuMyhM/TTSluHX6yUYBwpPJ5pE60nHJ3j6WQyneCgOcZu0/RuNAowyeVrY53/JqAmwcipxbFE&#10;tthh7XyXekoJjzlQVbGqlIqXIAWxVJYcGA5R+Vgjgr/LUpo0WMnoNo3A72IB+vz9VjH+oy/vKgvx&#10;lMaaL70Hy7fbllRFTkd3J2K2UByRLwudlJzhqwrx18z5Z2ZRO0gR7oN/wkMqwKKgtygpwf76mz/k&#10;40gxSkmDWsyp+7lnVlCivmsc9micpkG88YKGvfZuT169r5eADA1x4wyPZsj16mRKC/UbrssivIYh&#10;pjm+mVN/Mpe+2wxcNy4Wi5iEMjXMr/XG8AAdJhL4fGnfmDX9PD0q4RFOamXZh7F2ueFLDYu9B1nF&#10;mQeCOzZ73lHiUTX9OoYdur7HrMufxvw3AAAA//8DAFBLAwQUAAYACAAAACEAVYc1I94AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjSDaHSNZ0ACSROqIMLt6zx2mr5U5qs&#10;S/n0eCd2sq1nP/9euUnWsAnH0HsnIVsIYOgar3vXSvj6fL3LgYWonFbGO5QwY4BNdX1VqkL7k6tx&#10;2saWkYkLhZLQxTgUnIemQ6vCwg/oSNv70apI49hyPaoTmVvDl0I8cKt6Rx86NeBLh81he7SE8XM/&#10;1/n383vgb2Zq0kc9H36TlLc36WkNLGKK/8twxqcbqIhp549OB2YkUJAoYbWkelZFvsqA7ajLxCPw&#10;quSXAao/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJcKqFk5AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFWHNSPeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2FFF88E4" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -7191,51 +7443,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2B4BFF5C" id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.15pt;width:541.55pt;height:38.8pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK9B7LOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfdwBG6WIo2JUTJNQ&#10;W4lWfQ65hIuWi7MkcMd+/ZzAAe32NO0l59jOZ/uzfdO7ttZkL5xXYAra7+WUCMOhVGZb0Jfn5acx&#10;JT4wUzINRhT0IDy9m338MG3sRAygAl0KRxDE+EljC1qFYCdZ5nklauZ7YIVBowRXs4BXt81KxxpE&#10;r3U2yPNR1oArrQMuvEft/dFIZwlfSsHDo5ReBKILirmFdLp0buKZzaZssnXMVoqf0mD/kEXNlMGg&#10;Z6h7FhjZOfUHVK24Aw8y9DjUGUipuEg1YDX9/F0164pZkWpBcrw90+T/Hyx/2K/tkyOh/QotNjAS&#10;0lg/8aiM9bTS1fGLmRK0I4WHM22iDYSjcjS+uRnfYKM52j7fDm7HCSa7vLbOh28CahKFgjpsS2KL&#10;7Vc+YER07VxiMA9alUuldbrEURAL7cieYRN16MDfeGlDGsxk+CVPwG9sEfr8fqMZ/xGrxJhXXnjT&#10;BpWX2qMU2k1LVFnQ4bgjZgPlAflycBwlb/lSIf6K+fDEHM4OUoT7EB7xkBowKThJlFTgfv1NH/2x&#10;pWilpMFZLKj/uWNOUKK/G2z2cJTncXjTBQV3rd10WrOrF4AM9XHjLE9i9A26E6WD+hXXZR6joYkZ&#10;jjELGjpxEY6bgevGxXyenHBMLQsrs7Y8QseORD6f21fm7KmfASfhAbppZZN3bT36xpcG5rsAUqWe&#10;R4KPbJ54xxFPbTmtY9yh63vyuvw0Zr8BAAD//wMAUEsDBBQABgAIAAAAIQAtBgDx3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5F6o05bQCHEqUolkHpCKVy4ufGSRLXXIXZT&#10;h6+vc4LbrmZ29k2+CUazAXvXWhKwXCTAkCqrWqoFfH683qXAnJekpLaEAkZ0sClmN7nMlL1QicPB&#10;1yyGkMukgMb7LuPcVQ0a6Ra2Q4rat+2N9HHta656eYnhRvNVkjxyI1uKHxrZ4a7B6nQ4m4jxcz+W&#10;6dfL3vE3PVThvRxPv0GI+W3YPgPzGPyfGSb8eANFZDraMynHtIBYxAtYpWtgk5qk6yWw4zQ9PAEv&#10;cv6/QHEFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyvQeyzgCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALQYA8d4AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2B4BFF5C" id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.15pt;width:541.55pt;height:38.8pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3yFzRNgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfdxBN6CIo2JUTJNQ&#10;W4lWfQ65hIuWi7MkcMd+/ZzAAe32NO0l59jOZ/uzfdO7ttZkL5xXYAra7+WUCMOhVGZb0Jfn5acx&#10;JT4wUzINRhT0IDy9m338MG3sRAygAl0KRxDE+EljC1qFYCdZ5nklauZ7YIVBowRXs4BXt81KxxpE&#10;r3U2yPNh1oArrQMuvEft/dFIZwlfSsHDo5ReBKILirmFdLp0buKZzaZssnXMVoqf0mD/kEXNlMGg&#10;Z6h7FhjZOfUHVK24Aw8y9DjUGUipuEg1YDX9/F0164pZkWpBcrw90+T/Hyx/2K/tkyOh/QotNjAS&#10;0lg/8aiM9bTS1fGLmRK0I4WHM22iDYSjcjgejcYjbDRH2+fbwe04wWSX19b58E1ATaJQUIdtSWyx&#10;/coHjIiunUsM5kGrcqm0Tpc4CmKhHdkzbKIOHfgbL21Ig5ncfMkT8BtbhD6/32jGf8QqMeaVF960&#10;QeWl9iiFdtMSVWJVaVKiagPlAflycBwlb/lSIf6K+fDEHM4OUoT7EB7xkBowKThJlFTgfv1NH/2x&#10;pWilpMFZLKj/uWNOUKK/G2z2zTDP4/CmCwruWrvptGZXLwAZ6uPGWZ7E6Bt0J0oH9SuuyzxGQxMz&#10;HGMWNHTiIhw3A9eNi/k8OeGYWhZWZm15hI4diXw+t6/M2VM/A07CA3TTyibv2nr0jS8NzHcBpEo9&#10;v7B54h1HPLXltI5xh67vyevy05j9BgAA//8DAFBLAwQUAAYACAAAACEALQYA8d4AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uReqNOW0AhxKlKJZB6QilcuLnxkkS11yF2U4ev&#10;r3OC265mdvZNvglGswF711oSsFwkwJAqq1qqBXx+vN6lwJyXpKS2hAJGdLApZje5zJS9UInDwdcs&#10;hpDLpIDG+y7j3FUNGukWtkOK2rftjfRx7WuuenmJ4UbzVZI8ciNbih8a2eGuwep0OJuI8XM/lunX&#10;y97xNz1U4b0cT79BiPlt2D4D8xj8nxkm/HgDRWQ62jMpx7SAWMQLWKVrYJOapOslsOM0PTwBL3L+&#10;v0BxBQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALfIXNE2AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC0GAPHeAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="429C32AC" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -8406,51 +8658,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2C1E990B" id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:70.45pt;margin-top:1.6pt;width:472.65pt;height:19.4pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjvvsINgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0iAjbURoWJUTJNQ&#10;W4lOfTaOTaw5Ps82JOyv39kQKN2epr0498uf7767y/SuazTZC+cVmJIOBzklwnColNmW9Pvz8sMN&#10;JT4wUzENRpT0IDy9m71/N21tIUZQg66EIwhifNHaktYh2CLLPK9Fw/wArDDolOAaFlB126xyrEX0&#10;RmejPJ9kLbjKOuDCe7TeH510lvClFDw8SulFILqkmFtIp0vnJp7ZbMqKrWO2VvyUBvuHLBqmDD56&#10;hrpngZGdU39ANYo78CDDgEOTgZSKi1QDVjPM31SzrpkVqRYkx9szTf7/wfKH/do+ORK6L9BhAyMh&#10;rfWFR2Osp5OuiV/MlKAfKTycaRNdIByNkzwffR4OKeHoG32cjG8Sr9nltnU+fBXQkCiU1GFbElts&#10;v/IBX8TQPiQ+5kGraqm0TkocBbHQjuwZNlGHlCPeuIrShrSYyfhTnoCvfBH6fH+jGf8Rq7xGQE0b&#10;NF5qj1LoNh1RVUnHtz0xG6gOyJeD4yh5y5cK8VfMhyfmcHaQItyH8IiH1IBJwUmipAb362/2GI8t&#10;RS8lLc5iSf3PHXOCEv3NYLPHyHAc3qSg4F5bN73V7JoFIEPYCMwqiTE26F6UDpoXXJd5fA1dzHB8&#10;s6ShFxfhuBm4blzM5ykIx9SysDJryyN07Ejk87l7Yc6e+hlwEh6gn1ZWvGnrMTbeNDDfBZAq9TwS&#10;fGTzxDuOeGrLaR3jDr3WU9TlpzH7DQAA//8DAFBLAwQUAAYACAAAACEA/mkiP94AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNiKoQ4lSABBInlMKFmxsvSVT/hNhNHZ6e&#10;7YnedjSzs99Wm2QNm3EKg3cSblcCGLrW68F1Ej4/Xm4KYCEqp5XxDiUsGGBTX15UqtT+6Bqct7Fj&#10;VOJCqST0MY4l56Ht0aqw8iM68r79ZFUkOXVcT+pI5dbwTIg1t2pwdKFXIz732O63B0sYP/nSFF9P&#10;b4G/mrlN782y/01SXl+lxwdgEVP8D8MJn3agJqadPzgdmCGdi3uKSrjLgJ18Uaxp2knIMwG8rvj5&#10;B/UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACO++wg2AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP5pIj/eAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2C1E990B" id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:70.45pt;margin-top:1.6pt;width:472.65pt;height:19.4pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBegrkSNgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+wkXVYYcYosRYYB&#10;QVsgLXpWZCkWJouapMTOfv0oOY+m22nYReZLn8iPpKd3XaPJXjivwJR0OMgpEYZDpcy2pC/Py0+3&#10;lPjATMU0GFHSg/D0bvbxw7S1hRhBDboSjiCI8UVrS1qHYIss87wWDfMDsMKgU4JrWEDVbbPKsRbR&#10;G52N8nySteAq64AL79F63zvpLOFLKXh4lNKLQHRJMbeQTpfOTTyz2ZQVW8dsrfgxDfYPWTRMGXz0&#10;DHXPAiM7p/6AahR34EGGAYcmAykVF6kGrGaYv6tmXTMrUi1Ijrdnmvz/g+UP+7V9ciR0X6HDBkZC&#10;WusLj8ZYTyddE7+YKUE/Ung40ya6QDgaJ3k++jIcUsLRN7qZjG8Tr9nltnU+fBPQkCiU1GFbElts&#10;v/IBX8TQU0h8zINW1VJpnZQ4CmKhHdkzbKIOKUe8cRWlDWkxk/HnPAFf+SL0+f5GM/4jVnmNgJo2&#10;aLzUHqXQbTqiqpLenInZQHVAvhz0o+QtXyrEXzEfnpjD2UGKcB/CIx5SAyYFR4mSGtyvv9ljPLYU&#10;vZS0OIsl9T93zAlK9HeDzR4jw3F4k4KCe2vdnKxm1ywAGcJGYFZJjLFBn0TpoHnFdZnH19DFDMc3&#10;SxpO4iL0m4HrxsV8noJwTC0LK7O2PELHjkQ+n7tX5uyxnwEn4QFO08qKd23tY+NNA/NdAKlSzyPB&#10;PZtH3nHEU1uO6xh36K2eoi4/jdlvAAAA//8DAFBLAwQUAAYACAAAACEA/mkiP94AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNiKoQ4lSABBInlMKFmxsvSVT/hNhNHZ6e&#10;7YnedjSzs99Wm2QNm3EKg3cSblcCGLrW68F1Ej4/Xm4KYCEqp5XxDiUsGGBTX15UqtT+6Bqct7Fj&#10;VOJCqST0MY4l56Ht0aqw8iM68r79ZFUkOXVcT+pI5dbwTIg1t2pwdKFXIz732O63B0sYP/nSFF9P&#10;b4G/mrlN782y/01SXl+lxwdgEVP8D8MJn3agJqadPzgdmCGdi3uKSrjLgJ18Uaxp2knIMwG8rvj5&#10;B/UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF6CuRI2AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP5pIj/eAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5F24A980" w14:textId="1238D821" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -8999,51 +9251,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F61682E" id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:136.15pt;margin-top:1.6pt;width:405.65pt;height:18.15pt;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMHQM9NgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwnQ0CoirCgrqkpo&#10;dyW22rNxbGLV8bi2IaG/vmPzudueql7MeGbyPPPmDdO7vtVkL5xXYCo6HOSUCMOhVmZb0e/Pyw+f&#10;KfGBmZppMKKiB+Hp3ez9u2lnSzGCBnQtHEEQ48vOVrQJwZZZ5nkjWuYHYIXBoATXsoBXt81qxzpE&#10;b3U2yvNJ1oGrrQMuvEfv/TFIZwlfSsHDo5ReBKIrirWFdLp0buKZzaas3DpmG8VPZbB/qKJlyuCj&#10;F6h7FhjZOfUHVKu4Aw8yDDi0GUipuEg9YDfD/E0364ZZkXpBcry90OT/Hyx/2K/tkyOh/wI9DjAS&#10;0llfenTGfnrp2viLlRKMI4WHC22iD4SjsxgWw09FQQnH2GicF3kRYbLr19b58FVAS6JRUYdjSWyx&#10;/cqHY+o5JT7mQat6qbROlygFsdCO7BkOUYdUI4K/ytKGdBWdjIs8Ab+KRejL9xvN+I9TeTdZiKcN&#10;1nztPVqh3/RE1RX9mJQSXRuoD8iXg6OUvOVLhfgr5sMTc6gdpAj3ITziITVgUXCyKGnA/fqbP+bj&#10;SDFKSYdarKj/uWNOUKK/GRz2eJLnUbzpgoa79W7OXrNrF4AMDXHjLE9mzA36bEoH7Quuyzy+hiFm&#10;OL5Z0XA2F+G4GbhuXMznKQllallYmbXlETpOJPL53L8wZ0/zDKiEBzirlZVvxnrMjV8amO8CSJVm&#10;fmXzxDtKPKnmtI5xh27vKev6pzH7DQAA//8DAFBLAwQUAAYACAAAACEAHsnyRd8AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDAiWEOBUggcSpSumlNzdekqj+CbGbOjw9&#10;2xMcd2d29ptyFY1mE46+d1bA7SIBhrZxqretgO3n200OzAdpldTOooAZPayqy4tSFsqdbI3TJrSM&#10;QqwvpIAuhKHg3DcdGukXbkBL2pcbjQw0ji1XozxRuNE8TZIlN7K39KGTA7522Bw2R0MY33dzne9e&#10;Pjx/11MT1/V8+IlCXF/F5ydgAWP4M8MZn26gIqa9O1rlmRaQPqQZWQVkKbCznuTZEtieFo/3wKuS&#10;/29Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMHQM9NgIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAeyfJF3wAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1F61682E" id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:136.15pt;margin-top:1.6pt;width:405.65pt;height:18.15pt;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtBHH3OAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwnQ0CoirCgrqkpo&#10;dyW22rNxHGLV8bi2IaG/vmMnfOy2p6oXM56ZPM+8ecP8rmsUOQrrJOiCjkcpJUJzKKXeF/T78/rD&#10;Z0qcZ7pkCrQo6Ek4erd4/27emlxMoAZVCksQRLu8NQWtvTd5kjhei4a5ERihMViBbZjHq90npWUt&#10;ojcqmaTpLGnBlsYCF86h974P0kXEryrB/WNVOeGJKijW5uNp47kLZ7KYs3xvmaklH8pg/1BFw6TG&#10;Ry9Q98wzcrDyD6hGcgsOKj/i0CRQVZKL2AN2M07fdLOtmRGxFyTHmQtN7v/B8ofj1jxZ4rsv0OEA&#10;AyGtcblDZ+inq2wTfrFSgnGk8HShTXSecHRm42z8Kcso4RibTNMszQJMcv3aWOe/CmhIMApqcSyR&#10;LXbcON+nnlPCYw6ULNdSqXgJUhArZcmR4RCVjzUi+KsspUlb0Nk0SyPwq1iAvny/U4z/GMq7yUI8&#10;pbHma+/B8t2uI7Is6MfJmZgdlCfky0IvJWf4WiL+hjn/xCxqBynCffCPeFQKsCgYLEpqsL/+5g/5&#10;OFKMUtKiFgvqfh6YFZSobxqHPZ2laRBvvKBhb727s1cfmhUgQ2PcOMOjGXK9OpuVheYF12UZXsMQ&#10;0xzfLKg/myvfbwauGxfLZUxCmRrmN3preIAOEwl8PncvzJphnh6V8ABntbL8zVj73PClhuXBQyXj&#10;zAPBPZsD7yjxqJphHcMO3d5j1vVPY/EbAAD//wMAUEsDBBQABgAIAAAAIQAeyfJF3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEMCJYQ4FSCBxKlK6aU3N16SqP4JsZs6&#10;PD3bExx3Z3b2m3IVjWYTjr53VsDtIgGGtnGqt62A7efbTQ7MB2mV1M6igBk9rKrLi1IWyp1sjdMm&#10;tIxCrC+kgC6EoeDcNx0a6RduQEvalxuNDDSOLVejPFG40TxNkiU3srf0oZMDvnbYHDZHQxjfd3Od&#10;714+PH/XUxPX9Xz4iUJcX8XnJ2ABY/gzwxmfbqAipr07WuWZFpA+pBlZBWQpsLOe5NkS2J4Wj/fA&#10;q5L/b1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK0Ecfc4AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB7J8kXfAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7B0271DD" w14:textId="3D889485" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -9116,51 +9368,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4A6B8ADD" id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:106.75pt;margin-top:2.95pt;width:435.1pt;height:18.8pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV9rhuOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wkS9oacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0KR9BP5+JjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;bilxnumCKdAip0fh6P3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCExqAEWzOPV7tLCssa&#10;RK9VMkrTadKALYwFLpxD70MXpPOIL6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0rj&#10;o2eoB+YZ2dvqD6i64hYcSD/gUCcgZcVF7AG7GabvutmUzIjYC5LjzJkm9/9g+eNhY54t8e0XaHGA&#10;gZDGuMyhM/TTSluHX6yUYBwpPJ5pE60nHJ2TyWhyc4MhjrHR+HYyvgswyeVrY53/KqAmwcipxbFE&#10;tthh7XyXekoJjzlQVbGqlIqXIAWxVJYcGA5R+Vgjgr/JUpo0OZ2OJ2kEfhML0Ofvt4rxH315V1mI&#10;pzTWfOk9WL7dtqQqcvr5TMwWiiPyZaGTkjN8VSH+mjn/zCxqB3nAffBPeEgFWBT0FiUl2F9/84d8&#10;HClGKWlQizl1P/fMCkrUN43DHk/TNIg3XtCw197tyav39RKQoSFunOHRDLlenUxpoX7FdVmE1zDE&#10;NMc3c+pP5tJ3m4HrxsViEZNQpob5td4YHqDDRAKfL+0rs6afp0clPMJJrSx7N9YuN3ypYbH3IKs4&#10;80Bwx2bPO0o8qqZfx7BD1/eYdfnTmP8GAAD//wMAUEsDBBQABgAIAAAAIQDCgDmM3gAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLovKKXpBEggcZo6uHDLGtNWa5zSZF3K&#10;r8c7wdF6Xr9+nG+i7cSIg28dKZjPEhBIlTMt1Qo+3l9uUhA+aDK6c4QKJvSwKS4vcp0Zd6ISx12o&#10;BZeQz7SCJoQ+k9JXDVrtZ65HYvblBqsDj0MtzaBPXG47uUiSW2l1S3yh0T0+N1gddkfLGt+rqUw/&#10;n968fO3GKm7L6fATlbq+io8PIALG8BeGsz7vQMFOe3ck40WnYDFfrjmqYH0P4syTdHkHYq9gxUAW&#10;ufz/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFfa4bjgCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwoA5jN4AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4A6B8ADD" id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:106.75pt;margin-top:2.95pt;width:435.1pt;height:18.8pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC078qkOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wkS9oacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0KR9BP5+JjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;bilxnumCKdAip0fh6P3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCExqAEWzOPV7tLCssa&#10;RK9VMkrTadKALYwFLpxD70MXpPOIL6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0rj&#10;o2eoB+YZ2dvqD6i64hYcSD/gUCcgZcVF7AG7GabvutmUzIjYC5LjzJkm9/9g+eNhY54t8e0XaHGA&#10;gZDGuMyhM/TTSluHX6yUYBwpPJ5pE60nHJ2TyWhyc4MhjrHR+HYyvgswyeVrY53/KqAmwcipxbFE&#10;tthh7XyXekoJjzlQVbGqlIqXIAWxVJYcGA5R+Vgjgr/JUpo0OZ2OJ2kEfhML0Ofvt4rxH315V1mI&#10;pzTWfOk9WL7dtqQqcvp5fCJmC8UR+bLQSckZvqoQf82cf2YWtYM84D74JzykAiwKeouSEuyvv/lD&#10;Po4Uo5Q0qMWcup97ZgUl6pvGYY+naRrEGy9o2Gvv9uTV+3oJyNAQN87waIZcr06mtFC/4roswmsY&#10;Yprjmzn1J3Ppu83AdeNisYhJKFPD/FpvDA/QYSKBz5f2lVnTz9OjEh7hpFaWvRtrlxu+1LDYe5BV&#10;nHkguGOz5x0lHlXTr2PYoet7zLr8acx/AwAA//8DAFBLAwQUAAYACAAAACEAwoA5jN4AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6Lyil6QRIIHGaOrhwyxrTVmuc0mRd&#10;yq/HO8HRel6/fpxvou3EiINvHSmYzxIQSJUzLdUKPt5fblIQPmgyunOECib0sCkuL3KdGXeiEsdd&#10;qAWXkM+0giaEPpPSVw1a7WeuR2L25QarA49DLc2gT1xuO7lIkltpdUt8odE9PjdYHXZHyxrfq6lM&#10;P5/evHztxipuy+nwE5W6voqPDyACxvAXhrM+70DBTnt3JONFp2AxX645qmB9D+LMk3R5B2KvYMVA&#10;Frn8/0HxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALTvyqQ5AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMKAOYzeAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="78680755" w14:textId="677F08ED" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -9909,51 +10161,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="68D69D3A" id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.6pt;width:541.55pt;height:48.85pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWFnUUNgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+7iDrhSdOCpGxTQJ&#10;tZXo1OeQS7houThLAnfsr58Tjh/t9jRNSMGxnc/2Z/um912jyV44r8CUdDjIKRGGQ6XMtqTfX5af&#10;JpT4wEzFNBhR0oPw9H728cO0tYUYQQ26Eo4giPFFa0tah2CLLPO8Fg3zA7DCoFGCa1jAq9tmlWMt&#10;ojc6G+X5OGvBVdYBF96j9uFopLOEL6Xg4UlKLwLRJcXcQjpdOjfxzGZTVmwds7XifRrsH7JomDIY&#10;9Az1wAIjO6f+gGoUd+BBhgGHJgMpFRepBqxmmL+rZl0zK1ItSI63Z5r8/4Plj/u1fXYkdF+gwwZG&#10;QlrrC4/KWE8nXRP/MVOCdqTwcKZNdIFwVI4nd3fjyS0lHG3jUY6/CJNdXlvnw1cBDYlCSR22JbHF&#10;9isfjq4nlxjMg1bVUmmdLnEUxEI7smfYRB1Sjgj+xksb0mLwm9s8Ab+xRejz+41m/Eef3pUX4mmD&#10;OV9qj1LoNh1RVUk/p4qiagPVAflycBwlb/lSIf6K+fDMHM4OUoT7EJ7wkBowKeglSmpwv/6mj/7Y&#10;UrRS0uIsltT/3DEnKNHfDDb7ZpzncXjTBQV3rd2ctGbXLAAZGuLGWZ7E6Bv0SZQOmldcl3mMhiZm&#10;OMYsaTiJi3DcDFw3Lubz5IRjallYmbXlETp2JPL50r0yZ/t+BpyERzhNKyvetfXoG18amO8CSJV6&#10;fmGz5x1HPE1Nv45xh67vyevy0Zj9BgAA//8DAFBLAwQUAAYACAAAACEAs0Lss94AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjabUJd13QCJJA4oQ4u3LLGtNUapzRZl/Lr&#10;8U5ws/Wen79X7KLtxYSj7xwpSBcJCKTamY4aBR/vz3cZCB80Gd07QgUzetiV11eFzo07U4XTPjSC&#10;Q8jnWkEbwpBL6esWrfYLNyCx9uVGqwOvYyPNqM8cbnu5TJJ7aXVH/KHVAz61WB/3J8sY3+u5yj4f&#10;X7186ac6vlXz8ScqdXsTH7YgAsbwZ4YLPt9AyUwHdyLjRa+AiwQF63QJ4qIm2SoFceBplW1AloX8&#10;X6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYWdRQ2AgAAfAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALNC7LPeAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="68D69D3A" id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.6pt;width:541.55pt;height:48.85pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0OpKROAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTQlqKIUDEqpkmo&#10;rUSrPhvHJtEcn2cbEvbrd3YSSrs9TROSOd+dv7v77i7zu7ZW5Cisq0DndDxKKRGaQ1HpfU5fntdf&#10;ZpQ4z3TBFGiR05Nw9G7x+dO8MZmYQAmqEJYgiHZZY3Jaem+yJHG8FDVzIzBCo1GCrZnHq90nhWUN&#10;otcqmaTpNGnAFsYCF86h9r4z0kXEl1Jw/yilE56onGJuPp42nrtwJos5y/aWmbLifRrsH7KoWaUx&#10;6BnqnnlGDrb6A6quuAUH0o841AlIWXERa8BqxumHarYlMyLWguQ4c6bJ/T9Y/nDcmidLfPsVWmxg&#10;IKQxLnOoDPW00tbhHzMlaEcKT2faROsJR+V0dns7nd1QwtE2naT4CzDJ22tjnf8moCZByKnFtkS2&#10;2HHjfOc6uIRgDlRVrCul4iWMglgpS44Mm6h8zBHB33kpTRoMfnWTRuB3tgB9fr9TjP/o07vwQjyl&#10;Mee32oPk211LqiKn19cDMTsoTsiXhW6UnOHrCvE3zPknZnF2kCLcB/+Ih1SASUEvUVKC/fU3ffDH&#10;lqKVkgZnMafu54FZQYn6rrHZV9M0DcMbLyjYS+1u0OpDvQJkaIwbZ3gUg69Xgygt1K+4LssQDU1M&#10;c4yZUz+IK99tBq4bF8tldMIxNcxv9NbwAB06Evh8bl+ZNX0/PU7CAwzTyrIPbe18w0sNy4MHWcWe&#10;B4I7NnveccTj1PTrGHbo8h693j4ai98AAAD//wMAUEsDBBQABgAIAAAAIQCzQuyz3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNptQl3XdAIkkDihDi7cssa01RqnNFmX&#10;8uvxTnCz9Z6fv1fsou3FhKPvHClIFwkIpNqZjhoFH+/PdxkIHzQZ3TtCBTN62JXXV4XOjTtThdM+&#10;NIJDyOdaQRvCkEvp6xat9gs3ILH25UarA69jI82ozxxue7lMkntpdUf8odUDPrVYH/cnyxjf67nK&#10;Ph9fvXzppzq+VfPxJyp1exMftiACxvBnhgs+30DJTAd3IuNFr4CLBAXrdAnioibZKgVx4GmVbUCW&#10;hfxfoPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdDqSkTgCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs0Lss94AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="27DF7188" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
@@ -10902,51 +11154,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="637EF536" id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.75pt;width:541.55pt;height:38.2pt;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwBbhWNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0goK0URoWJUTJNQ&#10;W4lOfTaOTaw5Ps82JOyv39kQKN2epr0498uf7767y/S+azTZC+cVmJIOBzklwnColNmW9PvL8tOE&#10;Eh+YqZgGI0p6EJ7ezz5+mLa2EDdQg66EIwhifNHaktYh2CLLPK9Fw/wArDDolOAaFlB126xyrEX0&#10;Rmc3eT7OWnCVdcCF92h9ODrpLOFLKXh4ktKLQHRJMbeQTpfOTTyz2ZQVW8dsrfgpDfYPWTRMGXz0&#10;DPXAAiM7p/6AahR34EGGAYcmAykVF6kGrGaYv6tmXTMrUi1Ijrdnmvz/g+WP+7V9diR0X6DDBkZC&#10;WusLj8ZYTyddE7+YKUE/Ung40ya6QDgax5O7u8kdNpqj7/PkNh8lXrPLbet8+CqgIVEoqcO2JLbY&#10;fuUDvoihfUh8zINW1VJpnZQ4CmKhHdkzbKIOKUe8cRWlDWkxk9FtnoCvfBH6fH+jGf8Rq7xGQE0b&#10;NF5qj1LoNh1RFVY16onZQHVAvhwcR8lbvlSIv2I+PDOHs4MU4T6EJzykBkwKThIlNbhff7PHeGwp&#10;eilpcRZL6n/umBOU6G8Gmz0a53kc3qSg4N5aN73V7JoFIEND3DjLkxhjg+5F6aB5xXWZx9fQxQzH&#10;N0saenERjpuB68bFfJ6CcEwtCyuztjxCx45EPl+6V+bsqZ8BJ+ER+mllxbu2HmPjTQPzXQCpUs8j&#10;wUc2T7zjiKe2nNYx7tBbPUVdfhqz3wAAAP//AwBQSwMEFAAGAAgAAAAhAEoNWSTeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00KrNMSpAAkkTlUKF25uvCRR7XWI3dTh&#10;6+uc2tuuZnb2Tb4JRrMBe9daEjCfJcCQKqtaqgV8f70/pMCcl6SktoQCRnSwKW5vcpkpe6ISh52v&#10;WQwhl0kBjfddxrmrGjTSzWyHFLVf2xvp49rXXPXyFMON5oskWXEjW4ofGtnhW4PVYXc0EePvaSzT&#10;n9dPxz/0UIVtOR7+gxD3d+HlGZjH4C9mmPDjDRSRaW+PpBzTAmIRL2CxXgKb1CR9nAPbT9NyDbzI&#10;+XWB4gwAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwBbhWNwIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKDVkk3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="637EF536" id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.75pt;width:541.55pt;height:38.2pt;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSKV/TNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwlLeQgRVpQVVSW0&#10;uxJb7dk4NrHqeFzbkNBf37EhsGx7qnpx5uXPM9/MZHbf1pochPMKTEH7vZwSYTiUyuwK+v1l9WlC&#10;iQ/MlEyDEQU9Ck/v5x8/zBo7FXdQgS6FIwhi/LSxBa1CsNMs87wSNfM9sMKgU4KrWUDV7bLSsQbR&#10;a53d5fkoa8CV1gEX3qP14eSk84QvpeDhSUovAtEFxdxCOl06t/HM5jM23TlmK8XPabB/yKJmyuCj&#10;F6gHFhjZO/UHVK24Aw8y9DjUGUipuEg1YDX9/F01m4pZkWpBcry90OT/Hyx/PGzssyOh/QItNjAS&#10;0lg/9WiM9bTS1fGLmRL0I4XHC22iDYSjcTQZjydjbDRH3+fJMB8kXrPrbet8+CqgJlEoqMO2JLbY&#10;Ye0DvoihXUh8zINW5UppnZQ4CmKpHTkwbKIOKUe8cROlDWkwk8EwT8A3vgh9ub/VjP+IVd4ioKYN&#10;Gq+1Rym025aoEqsadsRsoTwiXw5Oo+QtXynEXzMfnpnD2UGKcB/CEx5SAyYFZ4mSCtyvv9ljPLYU&#10;vZQ0OIsF9T/3zAlK9DeDzR6M8jwOb1JQcG+t285q9vUSkKE+bpzlSYyxQXeidFC/4ros4mvoYobj&#10;mwUNnbgMp83AdeNisUhBOKaWhbXZWB6hY0ciny/tK3P23M+Ak/AI3bSy6bu2nmLjTQOLfQCpUs8j&#10;wSc2z7zjiKe2nNcx7tBbPUVdfxrz3wAAAP//AwBQSwMEFAAGAAgAAAAhAEoNWSTeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00KrNMSpAAkkTlUKF25uvCRR7XWI3dTh&#10;6+uc2tuuZnb2Tb4JRrMBe9daEjCfJcCQKqtaqgV8f70/pMCcl6SktoQCRnSwKW5vcpkpe6ISh52v&#10;WQwhl0kBjfddxrmrGjTSzWyHFLVf2xvp49rXXPXyFMON5oskWXEjW4ofGtnhW4PVYXc0EePvaSzT&#10;n9dPxz/0UIVtOR7+gxD3d+HlGZjH4C9mmPDjDRSRaW+PpBzTAmIRL2CxXgKb1CR9nAPbT9NyDbzI&#10;+XWB4gwAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSKV/TNwIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKDVkk3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0BFAC398" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -11031,51 +11283,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7D5E1897" id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.75pt;width:541.55pt;height:36.95pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7p05wOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykXZIacYosRYYB&#10;QVsgHXpWZDkWJouapMTOfv0o2flot9Owi0KR9BP5+JjZfVsrchDWSdA5HQ5SSoTmUEi9y+n3l9Wn&#10;KSXOM10wBVrk9CgcvZ9//DBrTCZGUIEqhCUIol3WmJxW3pssSRyvRM3cAIzQGCzB1szj1e6SwrIG&#10;0WuVjNJ0nDRgC2OBC+fQ+9AF6Tzil6Xg/qksnfBE5RRr8/G08dyGM5nPWLazzFSS92Wwf6iiZlLj&#10;o2eoB+YZ2Vv5B1QtuQUHpR9wqBMoS8lF7AG7GabvutlUzIjYC5LjzJkm9/9g+eNhY54t8e0XaHGA&#10;gZDGuMyhM/TTlrYOv1gpwThSeDzTJlpPODrH08lkOsFBc4zdju+Go0mASS5fG+v8VwE1CUZOLY4l&#10;ssUOa+e71FNKeMyBksVKKhUvQQpiqSw5MByi8rFGBH+TpTRpsJKbz2kEfhML0Ofvt4rxH315V1mI&#10;pzTWfOk9WL7dtkQW2NXtiZgtFEfky0InJWf4SiL+mjn/zCxqBynCffBPeJQKsCjoLUoqsL/+5g/5&#10;OFKMUtKgFnPqfu6ZFZSobxqHfTNO0yDeeEHDXnu3J6/e10tAhoa4cYZHM+R6dTJLC/UrrssivIYh&#10;pjm+mVN/Mpe+2wxcNy4Wi5iEMjXMr/XG8AAdJhL4fGlfmTX9PD0q4RFOamXZu7F2ueFLDYu9h1LG&#10;mQeCOzZ73lHiUTX9OoYdur7HrMufxvw3AAAA//8DAFBLAwQUAAYACAAAACEAoABRl94AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOf6hCiFMBEkicUAoXbm68JFHtdYjd&#10;1OHpcU7tbVczO/tNvgtGswF711oSsFwkwJAqq1qqBXx9vt6lwJyXpKS2hAJGdLArZje5zJQ9U4nD&#10;3tcshpDLpIDG+y7j3FUNGukWtkOK2o/tjfRx7WuuenmO4UbzVZJsuZEtxQ+N7PClweq4P5mI8bsZ&#10;y/T7+d3xNz1U4aMcj39BiNt5eHoE5jH4ixkm/HgDRWQ62BMpx7SAWMQLWD3cA5vUJF0vgR2mab0B&#10;XuT8ukDxDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALunTnA5AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKAAUZfeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7D5E1897" id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.75pt;width:541.55pt;height:36.95pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAavjy6NwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTQDVhEqBgV06Sq&#10;rUSnPhvHIdYcn2cbEvbrd3YSoN2epr2Y893l891337G4bWtFjsI6CTqn41FKidAcCqn3Of3+vPkw&#10;p8R5pgumQIucnoSjt8v37xaNycQEKlCFsARBtMsak9PKe5MlieOVqJkbgREagyXYmnm82n1SWNYg&#10;eq2SSZpOkwZsYSxw4Rx677ogXUb8shTcP5alE56onGJtPp42nrtwJssFy/aWmUryvgz2D1XUTGp8&#10;9Ax1xzwjByv/gKolt+Cg9CMOdQJlKbmIPWA34/RNN9uKGRF7QXKcOdPk/h8sfzhuzZMlvv0CLQ4w&#10;ENIYlzl0hn7a0tbhFyslGEcKT2faROsJR+d0PpvNZzhojrGP08/jySzAJJevjXX+q4CaBCOnFscS&#10;2WLHe+e71CElPOZAyWIjlYqXIAWxVpYcGQ5R+Vgjgr/KUpo0WMnNpzQCv4oF6PP3O8X4j768qyzE&#10;UxprvvQeLN/uWiKL0NVAzA6KE/JloZOSM3wjEf+eOf/ELGoHKcJ98I94lAqwKOgtSiqwv/7mD/k4&#10;UoxS0qAWc+p+HpgVlKhvGod9M03TIN54QcNee3eDVx/qNSBDY9w4w6MZcr0azNJC/YLrsgqvYYhp&#10;jm/m1A/m2nebgevGxWoVk1Cmhvl7vTU8QIeJBD6f2xdmTT9Pj0p4gEGtLHsz1i43fKlhdfBQyjjz&#10;QHDHZs87Sjyqpl/HsEPX95h1+dNY/gYAAP//AwBQSwMEFAAGAAgAAAAhAKAAUZfeAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTn+oQohTARJInFAKF25uvCRR7XWI3dTh&#10;6XFO7W1XMzv7Tb4LRrMBe9daErBcJMCQKqtaqgV8fb7epcCcl6SktoQCRnSwK2Y3ucyUPVOJw97X&#10;LIaQy6SAxvsu49xVDRrpFrZDitqP7Y30ce1rrnp5juFG81WSbLmRLcUPjezwpcHquD+ZiPG7Gcv0&#10;+/nd8Tc9VOGjHI9/QYjbeXh6BOYx+IsZJvx4A0VkOtgTKce0gFjEC1g93AOb1CRdL4Edpmm9AV7k&#10;/LpA8Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAavjy6NwIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgAFGX3gAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="29B57A28" w14:textId="77777777" w:rsidR="00CF2C33" w:rsidRPr="00DD0F62" w:rsidRDefault="00CF2C33" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -11558,51 +11810,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="07043338" id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:78.55pt;margin-top:24.6pt;width:150.25pt;height:19.4pt;z-index:251746304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC90qVXOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7s8gpIVS0SJqCqh&#10;JBKJcjZeG6x6Pa5t2KW/vmPDAkl7qnrxzsvfeL6Z2cl9W2uyF84rMCXt93JKhOFQKbMp6evL4sst&#10;JT4wUzENRpT0IDy9n37+NGlsIQawBV0JRxDE+KKxJd2GYIss83wrauZ7YIVBpwRXs4Cq22SVYw2i&#10;1zob5Pk4a8BV1gEX3qP14eik04QvpeDhSUovAtElxbeFdLp0ruOZTSes2Dhmt4qfnsH+4RU1UwaT&#10;nqEeWGBk59QfULXiDjzI0ONQZyCl4iLVgNX08w/VrLbMilQLkuPtmSb//2D5435lnx0J7VdosYGR&#10;kMb6wqMx1tNKV8cvvpSgHyk8nGkTbSA8XrrLb4f9ISUcfYPReHSXYLLLbet8+CagJlEoqcO2JLbY&#10;fukDZsTQLiQm86BVtVBaJyWOgphrR/YMm6hDB/4uShvSlHQ8vMkT8DtfhD7fX2vGf8QqMedVFGra&#10;oPFSe5RCu26Jqko6uumIWUN1QL4cHEfJW75QiL9kPjwzh7ODFOE+hCc8pAZ8FJwkSrbgfv3NHuOx&#10;peilpMFZLKn/uWNOUKK/G2z2cJzncXiTgoK7tq47q9nVc0CG+rhxlicxxgbdidJB/YbrMovZ0MUM&#10;x5wlDZ04D8fNwHXjYjZLQTimloWlWVkeoWNHIp8v7Rtz9tTPgJPwCN20suJDW4+x8aaB2S6AVKnn&#10;keAjmyfeccRTW07rGHfoWk9Rl5/G9DcAAAD//wMAUEsDBBQABgAIAAAAIQB7X4Y03wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLN3UbaU0nQAJJE6ogwu3rDFttcYpTdal&#10;PD3mBMdf/vz7c7GLthcTjr5zpGC5SEAg1c501Ch4f3u6yUD4oMno3hEqmNHDrry8KHRu3JkqnPah&#10;EVxCPtcK2hCGXEpft2i1X7gBiWefbrQ6cBwbaUZ95nLby1WSbKTVHfGFVg/42GJ93J8sa3ylc5V9&#10;PLx4+dxPdXyt5uN3VOr6Kt7fgQgYwx8Mv/q8AyU7HdyJjBc95/V2yaiC9HYFgoF0vd2AOCjIsgRk&#10;Wcj/H5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL3SpVc4AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHtfhjTfAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="07043338" id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:78.55pt;margin-top:24.6pt;width:150.25pt;height:19.4pt;z-index:251746304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcy9edOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7s8ShPEElEiqkoo&#10;iUSinI3XZq16Pa5t2KW/vmPDAkl7qnrxzsvfeL6Z2eldW2uyF84rMAXt93JKhOFQKrMt6Mvz8tMN&#10;JT4wUzINRhT0IDy9m338MG3sRAygAl0KRxDE+EljC1qFYCdZ5nklauZ7YIVBpwRXs4Cq22alYw2i&#10;1zob5Pk4a8CV1gEX3qP1/uiks4QvpeDhUUovAtEFxbeFdLp0buKZzaZssnXMVoqfnsH+4RU1UwaT&#10;nqHuWWBk59QfULXiDjzI0ONQZyCl4iLVgNX083fVrCtmRaoFyfH2TJP/f7D8Yb+2T46E9iu02MBI&#10;SGP9xKMx1tNKV8cvvpSgHyk8nGkTbSA8XrrNb4b9ISUcfYPReHSbYLLLbet8+CagJlEoqMO2JLbY&#10;fuUDZsTQLiQm86BVuVRaJyWOglhoR/YMm6hDB/4mShvSFHQ8/Jwn4De+CH2+v9GM/4hVYs6rKNS0&#10;QeOl9iiFdtMSVRZ09KUjZgPlAflycBwlb/lSIf6K+fDEHM4OUoT7EB7xkBrwUXCSKKnA/fqbPcZj&#10;S9FLSYOzWFD/c8ecoER/N9js4TjP4/AmBQV3bd10VrOrF4AM9XHjLE9ijA26E6WD+hXXZR6zoYsZ&#10;jjkLGjpxEY6bgevGxXyegnBMLQsrs7Y8QseORD6f21fm7KmfASfhAbppZZN3bT3GxpsG5rsAUqWe&#10;R4KPbJ54xxFPbTmtY9yhaz1FXX4as98AAAD//wMAUEsDBBQABgAIAAAAIQB7X4Y03wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLN3UbaU0nQAJJE6ogwu3rDFttcYpTdal&#10;PD3mBMdf/vz7c7GLthcTjr5zpGC5SEAg1c501Ch4f3u6yUD4oMno3hEqmNHDrry8KHRu3JkqnPah&#10;EVxCPtcK2hCGXEpft2i1X7gBiWefbrQ6cBwbaUZ95nLby1WSbKTVHfGFVg/42GJ93J8sa3ylc5V9&#10;PLx4+dxPdXyt5uN3VOr6Kt7fgQgYwx8Mv/q8AyU7HdyJjBc95/V2yaiC9HYFgoF0vd2AOCjIsgRk&#10;Wcj/H5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABzL1504AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHtfhjTfAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="1F8AECA0" w14:textId="56F3517D" w:rsidR="005E3F9B" w:rsidRPr="00DD0F62" w:rsidRDefault="005E3F9B" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4E5D8E" w14:textId="4A68EBB3" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="005E3F9B" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -11667,51 +11919,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="42B3710C" id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:73.55pt;margin-top:26.35pt;width:304.25pt;height:19.4pt;z-index:251748352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNmxiDOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8anRBnCJLkWFA&#10;0BZIh54VWYqFyaImKbG7Xz9KiZOm22nYReZLn8iPpGd3XaPJQTivwJR0OMgpEYZDpcyupN+fV59u&#10;KfGBmYppMKKkr8LTu/nHD7PWTsUIatCVcARBjJ+2tqR1CHaaZZ7XomF+AFYYdEpwDQuoul1WOdYi&#10;eqOzUZ4XWQuusg648B6t90cnnSd8KQUPj1J6EYguKeYW0unSuY1nNp+x6c4xWyt+SoP9QxYNUwYf&#10;PUPds8DI3qk/oBrFHXiQYcChyUBKxUWqAasZ5u+q2dTMilQLkuPtmSb//2D5w2FjnxwJ3RfosIGR&#10;kNb6qUdjrKeTrolfzJSgHyl8PdMmukA4Gse3xWR0M6SEo280KSafE6/Z5bZ1PnwV0JAolNRhWxJb&#10;7LD2AV/E0D4kPuZBq2qltE5KHAWx1I4cGDZRh5Qj3riK0oa0JS3GN3kCvvJF6PP9rWb8R6zyGgE1&#10;bdB4qT1Kodt2RFUlnRQ9MVuoXpEvB8dR8pavFOKvmQ9PzOHsIEW4D+ERD6kBk4KTREkN7tff7DEe&#10;W4peSlqcxZL6n3vmBCX6m8Fmj4s8j8ObFBTcW+u2t5p9swRkCBuBWSUxxgbdi9JB84LrsoivoYsZ&#10;jm+WNPTiMhw3A9eNi8UiBeGYWhbWZmN5hI4diXw+dy/M2VM/A07CA/TTyqbv2nqMjTcNLPYBpEo9&#10;jwQf2TzxjiOe2nJax7hDb/UUdflpzH8DAAD//wMAUEsDBBQABgAIAAAAIQDkGwbz3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJOqadoQpwIkkFihFDbdufGQRPUjxG7q&#10;8PUMK1hezZk7Z8pdNJpNOPreWQHpIgGGtnGqt62Aj/fnuw0wH6RVUjuLAmb0sKuur0pZKHexNU77&#10;0DIqsb6QAroQhoJz33RopF+4AS3NPt1oZKA4tlyN8kLlRvNlkqy5kb2lC50c8KnD5rQ/G9L4Ws31&#10;5vD46vmLnpr4Vs+n7yjE7U18uAcWMIY/GH71aQcqcjq6s1WeacqrPCVUQLbMgRGQZ9ka2FHANs2A&#10;VyX//0H1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI2bGIM4AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOQbBvPfAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="42B3710C" id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;margin-left:73.55pt;margin-top:26.35pt;width:304.25pt;height:19.4pt;z-index:251748352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp3dWZOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8GmRGnCJLkWFA&#10;0BZIh54VWYqFyaImKbGzXz9KeTXdTsMuMl/6RH4kPb3vGk32wnkFpqT9Xk6JMBwqZbYl/f6y/DSh&#10;xAdmKqbBiJIehKf3s48fpq0txABq0JVwBEGML1pb0joEW2SZ57VomO+BFQadElzDAqpum1WOtYje&#10;6GyQ5+OsBVdZB1x4j9aHo5POEr6UgocnKb0IRJcUcwvpdOncxDObTVmxdczWip/SYP+QRcOUwUcv&#10;UA8sMLJz6g+oRnEHHmTocWgykFJxkWrAavr5u2rWNbMi1YLkeHuhyf8/WP64X9tnR0L3BTpsYCSk&#10;tb7waIz1dNI18YuZEvQjhYcLbaILhKNxOBmPBnd9Sjj6BqPx6HPiNbvets6HrwIaEoWSOmxLYovt&#10;Vz7gixh6DomPedCqWiqtkxJHQSy0I3uGTdQh5Yg3bqK0IW1Jx8O7PAHf+CL05f5GM/4jVnmLgJo2&#10;aLzWHqXQbTqiqpKOJmdiNlAdkC8Hx1Hyli8V4q+YD8/M4ewgRbgP4QkPqQGTgpNESQ3u19/sMR5b&#10;il5KWpzFkvqfO+YEJfqbwWYPx3kehzcpKLi31s3ZanbNApAhbARmlcQYG/RZlA6aV1yXeXwNXcxw&#10;fLOk4SwuwnEzcN24mM9TEI6pZWFl1pZH6NiRyOdL98qcPfUz4CQ8wnlaWfGurcfYeNPAfBdAqtTz&#10;SPCRzRPvOOKpLad1jDv0Vk9R15/G7DcAAAD//wMAUEsDBBQABgAIAAAAIQDkGwbz3wAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJOqadoQpwIkkFihFDbdufGQRPUjxG7q&#10;8PUMK1hezZk7Z8pdNJpNOPreWQHpIgGGtnGqt62Aj/fnuw0wH6RVUjuLAmb0sKuur0pZKHexNU77&#10;0DIqsb6QAroQhoJz33RopF+4AS3NPt1oZKA4tlyN8kLlRvNlkqy5kb2lC50c8KnD5rQ/G9L4Ws31&#10;5vD46vmLnpr4Vs+n7yjE7U18uAcWMIY/GH71aQcqcjq6s1WeacqrPCVUQLbMgRGQZ9ka2FHANs2A&#10;VyX//0H1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnd1Zk4AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOQbBvPfAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="11F9DCE2" w14:textId="09F15757" w:rsidR="005E3F9B" w:rsidRPr="00DD0F62" w:rsidRDefault="005E3F9B" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -11785,51 +12037,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="36000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="625305B5" id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:172.5pt;margin-top:23.5pt;width:205.35pt;height:18.8pt;z-index:251750400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfqYfVOQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSTAylhEqBgV06Sq&#10;rUSnPhvHJtEcn2cbEvbrd3YSoN2epr2Y893l891337G4bWtFjsK6CnROx6OUEqE5FJXe5/T78+bD&#10;nBLnmS6YAi1yehKO3i7fv1s0JhMTKEEVwhIE0S5rTE5L702WJI6XomZuBEZoDEqwNfN4tfuksKxB&#10;9FolkzSdJQ3Ywljgwjn03nVBuoz4UgruH6V0whOVU6zNx9PGcxfOZLlg2d4yU1a8L4P9QxU1qzQ+&#10;eoa6Y56Rg63+gKorbsGB9CMOdQJSVlzEHrCbcfqmm23JjIi9IDnOnGly/w+WPxy35skS336BFgcY&#10;CGmMyxw6Qz+ttHX4xUoJxpHC05k20XrC0TmZpfN0goPmGJtM5zfTzwEmuXxtrPNfBdQkGDm1OJbI&#10;FjveO9+lDinhMQeqKjaVUvESpCDWypIjwyEqH2tE8FdZSpMmp7PpTRqBX8UC9Pn7nWL8R1/eVRbi&#10;KY01X3oPlm93LamKnH78NBCzg+KEfFnopOQM31SIf8+cf2IWtYMU4T74RzykAiwKeouSEuyvv/lD&#10;Po4Uo5Q0qMWcup8HZgUl6pvGYU9naRrEGy9o2GvvbvDqQ70GZGiMG2d4NEOuV4MpLdQvuC6r8BqG&#10;mOb4Zk79YK59txm4blysVjEJZWqYv9dbwwN0mEjg87l9Ydb08/SohAcY1MqyN2PtcsOXGlYHD7KK&#10;Mw8Ed2z2vKPEo2r6dQw7dH2PWZc/jeVvAAAA//8DAFBLAwQUAAYACAAAACEA1zKQ0eAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgDJE2UxqkACSROKIVLb268JFH9E2I3&#10;dXh6lhOcVqudmf2m2kaj2YyTH5wVcLtKgKFtnRpsJ+Dj/fmmAOaDtEpqZ1HAgh629eVFJUvlzrbB&#10;eRc6RiHWl1JAH8JYcu7bHo30Kzeipdunm4wMtE4dV5M8U7jR/C5J1tzIwdKHXo741GN73J0MYXyl&#10;S1PsH189f9FzG9+a5fgdhbi+ig8bYAFj+BPDLz55oCamgztZ5ZkWcJ9m1CUISHOaJMizLAd2EFCk&#10;a+B1xf83qH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAX6mH1TkCAAB8BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1zKQ0eAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="625305B5" id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;margin-left:172.5pt;margin-top:23.5pt;width:205.35pt;height:18.8pt;z-index:251750400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD770rPNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wka9AacYosRYYB&#10;QVsgHXpWZCkWJouapMTOfv0oxflot9Owi0KR9BP5+JjpfddoshfOKzAlHQ5ySoThUCmzLen3l+Wn&#10;W0p8YKZiGowo6UF4ej/7+GHa2kKMoAZdCUcQxPiitSWtQ7BFlnlei4b5AVhhMCjBNSzg1W2zyrEW&#10;0RudjfJ8krXgKuuAC+/R+3AM0lnCl1Lw8CSlF4HokmJtIZ0unZt4ZrMpK7aO2Vrxvgz2D1U0TBl8&#10;9Az1wAIjO6f+gGoUd+BBhgGHJgMpFRepB+xmmL/rZl0zK1IvSI63Z5r8/4Plj/u1fXYkdF+gwwFG&#10;QlrrC4/O2E8nXRN/sVKCcaTwcKZNdIFwdI4m+W0+wkFzjI3GtzfjuwiTXb62zoevAhoSjZI6HEti&#10;i+1XPhxTTynxMQ9aVUuldbpEKYiFdmTPcIg6pBoR/E2WNqQt6WR8kyfgN7EIff5+oxn/0Zd3lYV4&#10;2mDNl96jFbpNR1RV0s+po+jaQHVAvhwcpeQtXyrEXzEfnplD7SBFuA/hCQ+pAYuC3qKkBvfrb/6Y&#10;jyPFKCUtarGk/ueOOUGJ/mZw2ONJnkfxpgsa7tq7OXnNrlkAMjTEjbM8mTE36JMpHTSvuC7z+BqG&#10;mOH4ZknDyVyE42bgunExn6cklKllYWXWlkfoOJHI50v3ypzt5xlQCY9wUisr3o31mBu/NDDfBZAq&#10;zfzCZs87Sjyppl/HuEPX95R1+dOY/QYAAP//AwBQSwMEFAAGAAgAAAAhANcykNHgAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoAyRNlMapAAkkTiiFS29uvCRR/RNiN3V4&#10;epYTnFarnZn9ptpGo9mMkx+cFXC7SoChbZ0abCfg4/35pgDmg7RKamdRwIIetvXlRSVL5c62wXkX&#10;OkYh1pdSQB/CWHLu2x6N9Cs3oqXbp5uMDLROHVeTPFO40fwuSdbcyMHSh16O+NRje9ydDGF8pUtT&#10;7B9fPX/RcxvfmuX4HYW4vooPG2ABY/gTwy8+eaAmpoM7WeWZFnCfZtQlCEhzmiTIsywHdhBQpGvg&#10;dcX/N6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPvvSs83AgAAfAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANcykNHgAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0,1mm,0">
                   <w:txbxContent>
                     <w:p w14:paraId="782962BF" w14:textId="52505136" w:rsidR="005E3F9B" w:rsidRPr="00DD0F62" w:rsidRDefault="005E3F9B" w:rsidP="00F251D3">
                       <w:pPr>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00695D49" w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -11849,225 +12101,275 @@
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádám o vyšetření v KPPP pracoviště: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44973AF6" w14:textId="77777777" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00695D49" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podpis zákonného </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">………………………………. </w:t>
+        <w:t xml:space="preserve">Podpis zákonného zástupce:…………………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D95A890" w14:textId="77777777" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00695D49" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Děkujeme za poskytnuté informace. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D04E29" w14:textId="317068BE" w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidRDefault="00695D49" w:rsidP="00695D49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92633">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Pracovníci KPPP a ZDVPP Zlín.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00695D49" w:rsidRPr="00C92633" w:rsidSect="00DD0F62">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C72C54" w14:textId="77777777" w:rsidR="00AE1CAA" w:rsidRDefault="00AE1CAA" w:rsidP="00192939">
+    <w:p w14:paraId="5DE0D549" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75D65EC4" w14:textId="77777777" w:rsidR="00AE1CAA" w:rsidRDefault="00AE1CAA" w:rsidP="00192939">
+    <w:p w14:paraId="1A354691" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1795C06B" w14:textId="0A303C35" w:rsidR="005E3F9B" w:rsidRPr="005E3F9B" w:rsidRDefault="005E3F9B" w:rsidP="005E3F9B">
+  <w:p w14:paraId="4895DE62" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1795C06B" w14:textId="0A883323" w:rsidR="005E3F9B" w:rsidRPr="005E3F9B" w:rsidRDefault="005E3F9B" w:rsidP="005E3F9B">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005E3F9B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
-      <w:t>Aktualizováno dne 22.01.2026</w:t>
+      <w:t>Aktualizováno dne 2</w:t>
     </w:r>
+    <w:r w:rsidR="00AF0E5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E3F9B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF0E5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E3F9B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="cs-CZ"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EDC1FC7" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59C533BC" w14:textId="77777777" w:rsidR="00AE1CAA" w:rsidRDefault="00AE1CAA" w:rsidP="00192939">
+    <w:p w14:paraId="550B2439" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="334A3BFF" w14:textId="77777777" w:rsidR="00AE1CAA" w:rsidRDefault="00AE1CAA" w:rsidP="00192939">
+    <w:p w14:paraId="7AE43B16" w14:textId="77777777" w:rsidR="00072C86" w:rsidRDefault="00072C86" w:rsidP="00192939">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D539A3D" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4137F43C" w14:textId="231F9283" w:rsidR="00192939" w:rsidRDefault="00192939">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B81E860" wp14:editId="54F51477">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>336550</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5760720" cy="732790"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1327438089" name="Obrázek 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -12097,95 +12399,112 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="732790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E145E96" w14:textId="77777777" w:rsidR="00AF0E5F" w:rsidRDefault="00AF0E5F">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="156"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00192939"/>
+    <w:rsid w:val="00072C86"/>
     <w:rsid w:val="00192939"/>
+    <w:rsid w:val="00314B83"/>
     <w:rsid w:val="00440172"/>
     <w:rsid w:val="005E3F9B"/>
     <w:rsid w:val="00695D49"/>
     <w:rsid w:val="006B2EB0"/>
     <w:rsid w:val="006E5F00"/>
+    <w:rsid w:val="008C5564"/>
     <w:rsid w:val="00987106"/>
     <w:rsid w:val="00A545B8"/>
     <w:rsid w:val="00AE1CAA"/>
     <w:rsid w:val="00AE5DD7"/>
+    <w:rsid w:val="00AF0E5F"/>
     <w:rsid w:val="00B650C1"/>
     <w:rsid w:val="00C44BCC"/>
+    <w:rsid w:val="00C6105A"/>
     <w:rsid w:val="00C92633"/>
     <w:rsid w:val="00CA7338"/>
     <w:rsid w:val="00CA73BD"/>
+    <w:rsid w:val="00CC64E7"/>
     <w:rsid w:val="00CF2C33"/>
     <w:rsid w:val="00D207CA"/>
+    <w:rsid w:val="00D81AD5"/>
     <w:rsid w:val="00DD0F62"/>
     <w:rsid w:val="00F251D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -13166,54 +13485,54 @@
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00192939"/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006B2EB0"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -13509,70 +13828,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DAE73B3-6908-4164-AF9B-2B2EA881244C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>676</Words>
-  <Characters>3994</Characters>
+  <Words>683</Words>
+  <Characters>4032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4661</CharactersWithSpaces>
+  <CharactersWithSpaces>4706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tomáš Fac</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>